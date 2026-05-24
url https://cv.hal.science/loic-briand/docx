--- v2 (2026-05-24)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Briand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8175-5936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151710279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=Fys527oAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMO-assisted expression of a soluble and functional Venus flytrap domain of the human sweet taste receptor TAS1R2 in &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 242, pp.106936. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2026.106936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanane-type saponins isolated from the leaves of &amp;lt;i&amp;gt;Polyscias fruticosa&amp;lt;/i&amp;gt; “Hawaiiana Ming” (Araliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Wendremaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Beteinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73, pp.104171. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2026.104171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet and umami TAS1R receptors: from molecular recognition to physiological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornut Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chometton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51, pp.bjag010. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjag010/8529349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Evaluation of Effervescent Nutritional Supplements: Identification and Characterisation of Off-Tastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.854. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30040854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand discrimination in hOR1A1 based on the capacitive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271, pp.117000. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2024.117000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanane glycosides from a Lebanese edible plant: &amp;lt;i&amp;gt;Gundelia tournefortii&amp;lt;/i&amp;gt; L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dessertaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.106639. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2025.106639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of the selectivity of an odorant binding protein-based bioelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle El Kazzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weerakkody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 268, pp.116879. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2024.116879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAS1R2/TAS1R3 Single-Nucleotide Polymorphisms Affect Sweet Taste Receptor Activation by Sweeteners: The SWEET Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (SI: 6), pp.949. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17060949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione as a taste modulator: molecular mechanisms of interaction with umami and sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornut Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100319. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vector for functional expression of the human bitter taste receptor TAS2R14 in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.106643. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2024.106643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory receptors: the keys to unlocking perception of the chemical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Mcclintock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcgrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.bjaf030. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaf030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allosteric mutations control ligand binding in Lipocalin protein: odorant binding protein as a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Meinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.250. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-025-05777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of New Models of Oral Mucosa to Investigate the Impact of the Structure of Transmembrane Mucin-1 on the Mucosal Pellicle Formation and Its Physicochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Custovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Bikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines12010139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (23), pp.5781. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29235781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A status report on human odorant Receptors and their allocated agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.bjae037. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjae037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tas1R3 Dependent and Independent Recognition of Sugars in the Urethra and the Role of Tuft Cells in this Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Perniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bodenbenner-Tuerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Wiegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.2400117. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The odorant metabolizing enzyme UGT2A1: Immunolocalization and impact of the modulation of its activity on the olfactory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (2), pp.e0299662. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0299662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2OR: a database of olfactory receptor–odorant pairs for understanding the molecular mechanisms of olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (D1), pp.D1370-D1379. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A receptor-based assay to study the sweet and bitter tastes of sweeteners and binary sweet blends: The SWEET Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.bjae041. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjae041/7887474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mpuza Kapundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sensory profiling and metabolomic approach to better understand the origins of bitter perception in faba bean (Vicia faba L. minor) fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.100379. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sctalk.2024.100379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of bitter taste receptors by yeast extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.114596. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M.M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Bellaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.104791. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2024.104791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of bitterness in Faba Beans (Vicia faba L. Minor) is mediated by the activation of bitter taste receptors (TAS2RS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad041.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Binding Properties of Odorant-Binding Protein OBP5 from Mus musculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of bitter taste receptors by saponins and alkaloids identified in faba beans (Vicia faba L. minor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.136548. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.964. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13080964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Compounds Involved in Bitterness and Astringency of Pulses: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (8), pp.3298. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28083298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception of chemical compounds found in nutritional supplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad041.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanolic acid glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural analysis and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samvel Nazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelli Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (14), pp.1350-1350. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1774034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanolic Acid Glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural Analysis and Cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samvel Nazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelli Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (11), pp.4329. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28114329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of volatile compounds and identification of odour-active compounds in air-classified fractions of faba bean (Vicia faba L. minor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 163, pp.112260. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the Venus Flytrap domain of the human TAS1R2 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (16), pp.9216. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23169216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SI: 27 (22), pp.7866. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27227866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Bitterness in Vitamins Is Mediated by the Activation of Bitter Taste Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.4141. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14194141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens Regulate Retinal Connexin 43 Expression and Müller Glial Cells Gap Junction Intercellular Communication and Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.864599. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.864599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Goût : comment ça marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Treatment, Cultivar and Formulation Modify the Sensory Properties and Consumer Acceptability of Gels Containing Faba Bean (Vicia faba L. minor) Protein Concentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.3018. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11193018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1152463. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular loop 2 of G protein-coupled olfactory receptors is critical for odorant recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (9), pp.102331. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-oxo-C12:2-HSL, quorum sensing molecule from human intestinal microbiota, inhibits pro-inflammatory pathways in immune cells via bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Coquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.9440. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-13451-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste and olfaction: From receptors to the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.491-501. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2022.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the nanoscale electrical properties of olfactory receptor hOR1A1 and their dependence on ligand binding: Towards the development of capacitance-operated odorant biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Gorostiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Samitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.114755. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2022.114755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Characterization of Drosophila melanogaster Proboscis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enisa Aruçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.1687. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11111687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID 19-Induced Smell and Taste Impairments: Putative Impact on Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jacquin-Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.625110. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2020.625110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the human TAS1R2 sweet taste receptor overexpressed in a HEK293S inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.22238. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-01731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on astringency sensation: An alternative hypothesis on the molecular origin of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (13), pp.3822-3826. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Gerkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule V. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofitins targeting heat shock protein 110: an innovative immunotherapeutic modality in cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dondaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (12), pp.3019-3031. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.33485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the cultivar “Green Elf” of Pittosporum tenuifolium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (22), pp.6805. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26226805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The odorant metabolizing enzyme UGT2A1: Immunolocalization and impact of the modulation of its activity on the olfactory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0249029. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0249029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation of buchnera endosymbiont density in aphid host acyrthosiphon pisum controlled by environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (28), pp.17902-17914. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.1c01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 40-year mystery of insect odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.509. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11040509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucralose and Cardiometabolic Health: Current Understanding from Receptors to Clinical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Risdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Romo-Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1500-1513. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmaa185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds in pulses: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (12), pp.3140. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10123140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between odorants and glutathione transferases in the human olfactory cleft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (8), pp.645-654. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting the first chemical molecule inhibitor of HSP110 for colorectal cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo J. Gozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41418-019-0343-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting flavor perception in space: Does the spacecraft environment influence food intake by astronauts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (6), pp.3439-3475. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the dynamic taste and retro-nasal aroma properties of oral nutritional supplements using temporal dominance of sensation and temporal check-all-that-apply methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1456. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception: from molecule to eating behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional mechanism of ligand release by Bombyx mori JHBP, a member of the TULIP / Takeout family of lipid transporters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103293. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.103293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arièle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel scaffold of natural compound eliciting sweet taste revealed by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324, pp.126864. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveur amère : de la molécule au comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19. Pourquoi perd-on l'odorat et le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vilnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Version Femina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût et odorat : des chercheurs dijonnais planchent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols, chemoreception, taste receptors and taste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (6), pp.472-478. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taste for space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Demaria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science and Technology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsat.3304_10.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins de sel, plus de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: Ex vivo real-time monitoring of volatile metabolites resulting from nasal odorant metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert-Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8112. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory epithelium and mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0220259. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02264544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception of nutrients found in nutritional supplements: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2050. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo real-time monitoring of volatile metabolites resulting from nasal odorant metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert-Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2492. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.230 - 236. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies payantes pour doper la perception sucrée en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dereuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai 2018 (1358), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 Mars 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function relationships of olfactory and taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsunami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuko Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (2), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of astringency: Structural alteration of the oral mucosal pellicle by dietary tannins and protective effect of bPRPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Drosophila glutathione transferase involved in isothiocyanate detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on the expression of GSTE1 and GSTE7 in Drosophila chemosensory organs after isothiocyanate exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.254-257. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the N-terminal domain of the cat T1R1 umami taste receptor expressed in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Savistchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcgrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0187051. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos 5 &amp;quot;super-sens&amp;quot;. Bien plus aiguisés qu'on ne le croyait !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 1192, pp.71-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour augmenter la sensation de sucré, il faut tuer l'amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Publier ou périr. La science poussée à la faute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces molécules qui éveillent nos papilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples rôles du récepteur du sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 473, pp.54-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the human olfactory receptor OR1A1 expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller-Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.31 - 43. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie de la perception gustative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (49), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeteners and sweetness enhancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mco.0000000000000377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oui, le whisky est meilleur dilué avec de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, août, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito : Bien plus qu'une expérience sensorielle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Santé, le magazine d’information de l'institut national de la santé et de la recherche médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (Dossier. Le goût : Ami ou ennemi de notre équilibre nutritionnel ?), pp.3 ; 26 ; 28 ; 32 ; 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding odorant mixtures by human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.400 - 407. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1102, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testez et développez vos sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (juin 2016), pp.46-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Diabetes “Taste” Like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Diabetes Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11892-016-0746-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-inducible heterologous protein expression system in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kriznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33037. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical detection of the 2-isobuty1-3-methoxypyrazine model odorant based on odorant-binding proteins: the proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur... Perspectives thérapeutiques des inhibiteurs du goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (72), pp.106-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhibiteurs du goût sucré : perspectives thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory signalling pathways involved in sensing of amino acids by the ghrelin cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vancleef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van den Broeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Steensels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.15725. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep15725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saveurs aux récepteurs : une histoire de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFDIAG Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthalpy/entropy compensation effects from cavity desolvation underpin broad ligand binding selectivity for rat odorant binding protein 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine L. Portman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jed Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J. Winzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (14), pp.2371-2379. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi5002344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional roles of the sweet taste receptor in oral and extraoral tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (4), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-terminal amino acids are essential for human heat shock protein 70 dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-014-0526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens qui donne du goût à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (Hors série), pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient Escherichia coli expression system for the production of a functional N-terminal domain of the T1R3 taste receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maîtrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.25-9. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/bioe.21877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins and xenobiotic metabolizing enzymes: implications in olfactory perireceptor events.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arièle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 296 (9), pp.1333-45. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.22735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant expression, in vitro refolding, and biophysical characterization of the N-terminal domain of T1R3 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between odorants and proteins involved in the perception of smell: the case of odorant-binding proteins probed by molecular modelling and biophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-taste-suppressing compounds: current knowledge and perspectives of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang W. Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (3), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-4387-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavor receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 320, pp.24 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genetic polymorphisms in T1R1 and T1R3 taste receptor subunits affect their function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel-Le-Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.527-537. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Odorant Binding to Thin Aqueous Films of Rat-OBP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki M. Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. D. J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. A. J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (7), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sweet taste receptor mediates acid-induced sweetness of miraculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asami Tsuchiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (40), pp.16819-16824. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1016644108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saveurs aux récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid odorant release in mammalian odour binding proteins facilitates their temporal coupling to odorant signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni A. Borysik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404 (3), pp.372-380. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2010.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du goût : sommes-nous tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du goût : sommes-nous tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre d'Oto-Rhino-Laryngologie et de Chirurgie Cervico-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 321, pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyBOBS: A dynamic biomimetic assay for odorant-binding to odor-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Portman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-010-9070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and stability of a rat odorant-binding protein: another brick in the wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marabotti Marabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Staiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (8), pp.4005-4013. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr900346z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant molecules and human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums Cosmétiques Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 205 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant brazzein secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen bee pheromone binding protein pH-induced domain swapping favors pheromone release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion E. Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 390 (5), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2009.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of rat odorant-binding protein OBP1 at 1.6 angstrom resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni J. Borysik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (5), pp.403-410. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S090744490900420X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the broad specificity of a General Odorant-Binding Protein from honeybee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.2431-2441. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi802300k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs olfactifs et le codage des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.282-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the honey bee PBP pheromone and pH-induced conformational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion E. Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 380 (1), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2008.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (5), pp.678-688. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717724k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between molecular structure and perceived odor quality of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (7), pp.639-653. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjn032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory receptors and odour coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.679-690. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single lysyl residue defines the binding specificity of a human odorant-binding protein for aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580, pp.2102-2108. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (9), pp.4058-4065. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0471801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of odorant specificity of two human olfactory receptors from different phylogenetic classes and evidence for antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bji002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific expression of olfactory binding protein in the aerial olfactory cavity of adult and developing Xenopus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1389-1399. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04337.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphrodisin, an aphrodisiac lipocalin secreted in hamster vaginal secretions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.1545-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur single-wavelength anomalous diffraction crystal structure of a pheromone-binding protein from the honeybee Apis mellifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (6), pp.4459-4464. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M311212200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding and conformational changes of a rat odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (3), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ligands of hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (5), pp.425-430. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjh044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of crystals from nanodrops: crystallization and preliminary crystallographic study of a pheromone-binding protein from the honeybee Apis mellifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (5), pp.919-921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle phéromonal de l'aphrodisine du hamster doré, lipocaline des sécrétions vaginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien. Gynécologie et Obstrétrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a chemosensory protein (ASP3c) from honeybee (Apis mellifera L.) as a brood pheromone carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicharat Swasdipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 269, pp.4586-4596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an odorant-binding protein in the human olfactory mucus : location, structural characterization , and odorant-binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (23), pp.7241-7252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N chemical shift assignment of the honeybee odorant-binding protein ASP2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine van Heijenoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (2), pp.181-182. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012428527813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N Chemical shift assignment of the honeybee pheromone carrier protein ASP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.183-184. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011243815544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Double-Labeling of Two Honeybee Odorant-Binding Proteins Secreted by the Methylotrophic Yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/prep.2001.1478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic double-labeling of two honeybee odorant-binding proteins secreted by the methylotrophic yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide pairing and secondary structure of ASP1, an olfactory-binding protein from honeybee (Apis mellifera L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (6), pp.540-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant and pheromone binding by aphrodisin, a hamster aphrodisiac protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 476, pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-binding properties and structural characterization of a novel rat odorant-binding protein variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267, pp.3079-3089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Production of a Honeybee Odorant-Binding Protein byPichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Danty-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/prep.1998.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of a queen pheromone-binding protein in the honeybee: an olfactory-specific, developmentally regulated protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michard-Vanhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (17), pp.7468-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02001719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lysine-188 and aspartic acid-189 inversion on activity of trypsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 442, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of a honeybee odorant-binding protein by Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Danty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein expression and purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/prep.1998.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the substitution of K188 of trypsin binding site by aromatic amino acids can influence the processing of beta-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haertlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.847-858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pea and bovine trypsin inhibitors on wild-type and modified trypsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 423, pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of trypsin activity by Cu2+ chelation of the substrate binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (5), pp.551-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a bioelectronic nose: Integrative approaches to protein-based odorant detection and chiral discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nykola C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren V. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. annual meeting - Association for Chemoreception Sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, St. Pete, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Human Odorant Receptors and Their Identified Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bonita Springs, Florida, United States. , Chemical Senses, 51, pp.bjag002.22, 2026, Abstracts of the 47th Annual Meeting - Association for Chemoreception Sciences (AChemS XLVII), 2025/04/23-26. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjag002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interactions between glutathione and Umami taste receptor TAS1R1/TAS1R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornut Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bonita Springs, Florida, United States. , Chemical Senses, 51, pp.bjag002.20, 2026, Abstracts of the 47th Annual Meeting - Association for Chemoreception Sciences (AChemS XLVII). </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjag002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile and odour-active compounds of air-classified faba bean fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Fri-P2-105] Deciphering the ligand binding properties of the mouse odorant-binding protein OBP5 from Mus musculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucralose and acesulfame K modulate human and rodent vascular smooth muscle contractility independently of the presence of the sweet taste receptor. A study of the SOSweet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Risdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sigaudo-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Santa Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin MUC1: a key protein in oral physiology and the molecular mechanisms of sensory perception of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Čustović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sexually dimorphic Odorant binding proteins are affected by microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enisa Aruçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurofly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new in vitro model of oral mucosa to investigate a new hypothesis on the molecular origin of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Čustović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la gestion des bruches et de la transformation des féveroles et lentilles pour de nouveaux produits agroalimentaires contenant des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abde Arrachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3. Rencontres Francophones sur les Légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of sweetness potency from sweet taste receptor dose-response curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste receptor-based assay to investigate synergism among sweetener mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen depletion in Müller glia alters both Cx43 expression and gap junction intercellular communication with neighbouring astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounzer Koudsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Baltimore, Maryland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel biomimetic sensor materials for optoelectronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Biosurf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ile de Porquerolles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory mucus and epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the European-Chemoreception-Research-Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trieste, Italy. pp.P24, ECRO 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of olfactory biosensors for the detection of small molecules by SPRi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microcapteurs Optiques, Minalogic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and characterization of the human sweet taste receptor expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and biophysical characterization of the human umami taste receptor subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Hlasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 43, 1 p., 2017, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P10- Investigation of a new chemosensory method using three taste inhibitors in domestic cats: examples of bitter, umami and kokumi taste perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Stawowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Ratuld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 43, 1 p., 2018, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRACULINE as a natural sweetener; the N3S QUALIMENT National project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRACULINE as a natural sweetener; the N3S QUALIMENT project. Potential interest in baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sitges, Spain. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a new chemosensory method using three taste inhibitors to study the taste perception mechanism in domestic cats: examples of bitter, umami and kokumi tastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Stawowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie de Ratuld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Annual Meeting of the Association-for-Chemoreception-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bonita Springs, FL, United States. Oxford University Press, Chemical Senses, 43 (4), pp.2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards computational biomimetic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bushdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. , 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ligands for the human T1R2 sweet taste receptor (obtention &amp;quot;Manfred Rothe Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Wartburg symposium on flavor chemistry &amp; biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eisenach, Germany. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 41 (9), 1 p., 2016, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant expression of the N-terminal domain of human T1R2 taste receptor: interaction with brazzein, a sweet-tasting protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40, 1 p., 2015, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterisation of the human olfactory receptor OR1A1 expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller-Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), 2015, Proceedings of the 24th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant biotransformation by human gluthatione-S-transferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European Chemoreception Research Organization (ECRO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), pp.2, 2015, Abstracts from the 24th Annual Meeting of the European Chemoreception Research Organization (ECRO 2014). </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bju073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions at the olfactory receptor level contribute to the coding of odorant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir Fouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual responses to odorant mixtures originate mainly from peripheral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir-Choukri Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 International symposium on olfaction and taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception périphérique des signaux sensoriels. 1- Gustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of functional N-terminal domain of human T1R2 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and characterization of ligand-binding domain of T1R1 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Annual meeting (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint Petersburg, Florida, United States. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between octanal and citronellal at the receptor level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. Oxford University Press, Chemical Senses, 36, pp.E60-E61, 2011, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arômes et saveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de l'académie de l'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation phénotype-génotype dans le cas de la sensibilité gustative au glutamate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wiencis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pillias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire par homologie de séquence des ectodomaines de récepteurs de la famille C des RCPG : les récepteurs gustatifs humains T1R1/T1R3 et T1R2/T1R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM'2007 (Groupe de graphisme et modélisation moléculaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Autrans, France. , 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence du rôle d'une lysine dans la spécificité d'une protéine humaine de liaison aux odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri Ile de France Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Versailles, France. , 1 p, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new olfactory binding protein : XlaeOBP identified in the aerial olfactory system of Xenopus laevis and Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Richard-Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Forum of European Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lisbone, Portugal. 1 p, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational change of the rat odorant-binding protein OBP-1F upon odorant binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Biennial Congress of ECRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France. 1 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight World Congress on Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Grenade, Spain. , pp.Poster, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of mucus from various areas of the human nasal cavity : first evidence of a human odorant-binding protein in the olfactory cleft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Congress HUPO (Human Proteome Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Versailles, France. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASP2 : une protéine qui a du flair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès annuel du Groupe Français d'Etudes de Résonance Magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, La Pommeraye, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 idées reçues sur... LE GOÛT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chou de Bruxelles souffre d'une mauvaise réputation [article publié dans un supplément du quotidien Libération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 idées reçues sur le goût : démêlez le vrai du faux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégoûts et des couleurs : le chou de Bruxelles soufre d'une mauvaise réputation [article publié sur le site web de Libération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui influence vraiment notre perception du goût ? Un expert nous éclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, un mécanisme très subtil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la science élargit notre palette de saveurs. Dans &amp;lt;i&amp;gt;Grain de Sucre La Lettre&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tronchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage : pourquoi les repas en avion sont-ils plus mauvais (et est-ce vraiment le cas) ? https://actu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le jus de tomate est meilleur quand on le boit dans l'avion ? https://actu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces chercheurs qui pensent l’alimentation de demain [https://www.leprogres.fr/]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Caccivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'olfaction au quotidien. https://mag.bynez.com/salons-evenements/le-congres-olfaction-et-perspectives-comme-si-vous-y-etiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand. Il chasse l'amertume. Dans Bourgogne magazine. Hors-série : &amp;quot;300 ans d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonyme Anomyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande aventure du goût avec le CSGA de Dijon. Dans l'émission &amp;lt;i&amp;gt;Le monde de Jamy&amp;lt;/i&amp;gt; sur France 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamy Gourmand,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de demain mijotée par ces chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Caccivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dijon : le centre du goût rénové en marché de performance. https://www.lemoniteur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une affaire de nez ? 80 clés pour comprendre le goût. &amp;lt;i&amp;gt;Dans rapport d'activités 2020 du Centre INRAE Bourgogne-Franche-Comté&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édulcorants. Sont-ils sûrs pour la santé vasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]anonyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre des Sciences du Goût et de l'Alimentation de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration du goût des protéines végétales est une affaire de longue haleine. https://www.lesechos.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une affaire de nez ? 80 clés pour comprendre le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]anonyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.30-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 : pourquoi perd-on l'odorat et le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût intimement lié à l'olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses : comprendre les consommateurs pour dépasser les freins de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu d'artifice gustatif. Dans Science et Avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.102-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans vos assiettes en 2049 ? Dans &amp;lt;i&amp;gt;Le Bien Public&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution alimentaire en marche. Dans Science et Avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]anonyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.90-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-il un &amp;quot;sens du goût&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des animaux : enjeu d’appétence en petfood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Overstraeten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du gras et autres saveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : comment ça marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La miraculine : une piste de recherche &amp;quot;intéressante&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we taste sweetness: long-sought structure of human receptor mapped at last. 3D structure of the tongue’s sweet-sensing protein could guidefuture food designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui influence réellement notre perception du goût ? Article publié dans Version Femina le 29/12/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand membre correspondant de l’Académie d’Agriculture de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 questions à... Loïc Briand, nouveau DU du CSGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « goût végétal » : quels enjeux ? - Entretien avec Loïc Briand de l'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluer le whisky améliore-t-il vraiment son goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel menu en 2049 ?' : ce que nous mangerons demain... et comment nous le produirons. Dans &amp;lt;em&amp;gt;Newsletter du Centre INRA de Bourgogne-Franche-Comté n° 10&amp;lt;/em&amp;gt; du 19 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand : &amp;quot;D'ici 2049, nos goûts n'auront pas beaucoup évolué&amp;quot;. Invitation à une table ronde dans le cadre du cycle de conférences 2049 organisé par l'Obs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARET : colloque 2018 au CSGA Dijon. 28 et 29 mai 2018 - CSGA, 9E boulevard Jeanne d'Arc, Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Offer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finale régionale de MT180 : doctorante à l’uB, Karen Rihani rafle la mise !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma thèse en 180 secondes : la victoire de Karen Rihani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brazzéine, une protéine au goût sucré et aux propriétés hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILEX : une publication et un brevet pour une équipe du CSGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaît-on les saveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi vous n’envisagez pas de boire votre mojito ou votre milkshake sans paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Leportois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise sur le goût du CSGA citée dans Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur France Inter, Loïc Briand (CSGA) dit tout sur le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sixième saveur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question pas si bête. Pourquoi la menthe rafraîchit-elle ? Mise en ligne sur ouest-france.fr de l'article paru le 19 août 2016 dans le magazine Ouest France suite à interview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un miracle transformateur de goût : la miraculine, potentiel prometteur pour l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiologie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût pour l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE : Recherches applicables au domaine spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de recherche pour l'agriculture, l'alimentation et l'environnementNational (INRAE); Centre National d'Etudes Spatiales (CNES), Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of food detection in rainbow trout: Exploring the role of omega-3 fatty acids and their sensing receptors on feeding behavior regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranek Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasserre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS european congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Fatty Acid Receptors in rainbow trout (Oncorhynchus mykiss): interactions with fatty acids and their metabolites for feeding behavior regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranek Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Olfaction and Taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (projet ANR FEEDOMEGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kraków, Poland. pp.S3.P157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samvel Nazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Yesayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innovative blends of sweeteners and sweetness enhancers (S&SE) using sweet taste receptor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VitaConnect: Innovations and applications in sweeteners and sweeteners blends - Development of innovative blends of sweeteners and sweetness enhancers in solid foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des composés sucrants : quel est le rôle du récepteur au goût sucré et l’impact sur la santé des sucres et des édulcorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d’Agriculture de France (AAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking ligand-binding effect on protein stability by CD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nykola C Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren V Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Meinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. international conference on Chiroptical Spectroscopy (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing consumption of sugar-sweetened beverages by inhibition of the sweet taste receptor in Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Ravo Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international congress of Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile and odour-active compounds of air-classified faba bean fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based virtual screening of bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ERNEST meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récepteurs à l'odeur : l'olfaction au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès Olfaction &amp; Perspectives : les nouveaux champs d'application - session 2 : Bonnes et mauvaises odeurs : nos repères au quotidien..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Clichy-la-Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récepteurs gustatifs aux nouvelles approches biotechnologiques pour améliorer le goût des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprise/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps : Goût, plaisir et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diététiciens Libéraux (ADL), Paris (FRA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines végétales : dans la tête et dans la bouche du consommateur. Quelles méthodes d’étude pour quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 22. entretiens de nutrition de l'institut Pasteur de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du goût des protéines végétales au comportement des consommateurs : quelles méthodes d'étude pour quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation de produits « végétaux » : comment relever le défi organoleptique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VITAGORA, Mar 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models contribute to expand the sweet taste chemical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Virtual meeting (Live and on-demand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant Binding Changes the Electrical Properties of Olfactory Receptors at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Gorostiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Samitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. international symposium on Electrochemical Impedance Analysis (EIA) Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Odorant-Binding Proteins in nutrition under the control of microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enisa Aruçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des enzymes dans la perception chimio-sensorielle : une piste dans les troubles olfacto-gustatifs induits par des xénobiotiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can aroma compounds really improve the taste of sugar-reduced foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd international Flavor and Fragrance conference, IFFC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding sweet taste from chemical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCi2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFCI, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding protein-based optoelectronic tongue and nose for sensing volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fukuoka, Japan. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Mars and back - with added flavour!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Demaria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Aux frontières de la connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Drosophila Delta glutathione transferases involved in isothiocyanate detoxification and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : des récepteurs sensoriels aux rôles insoupçonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie (ARET). FRA., May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : des récepteurs aux nouvelles approches biotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de l'Institut Carnot Qualiment®</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function relationships of brazzein, a sweet-tasting protein and its interactions with the human sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon resonance imaging for sensing volatile organic compounds: Biomimetic olfactory biosensors and optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Anniversary World Congress on Biosensors (Biosensors 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein variants as sweet taste enhancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Innovation Alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S3- Functional characterization of the ligand binding domain of the cat T1R1 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Savistchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2017, Cambridge, United Kingdom. 1 p., </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de sel et sucre et récepteurs du goût associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Inra au Salon International de l’Agriculture (SIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du sens du goût chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lab to Field 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel olfactory biosensor based on surface plasmon resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées Plénières du GDR "Bio-Ingénierie des Interfaces"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs du goût dans la bouche et en dehors de la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICALIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles fonctionnels des récepteurs gustatifs au sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. école de la SFN : Sensing glucido-lipidique &amp; comportement alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). Dijon, FRA., Mar 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : de la molécule à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur du goût sucré et diabète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journée de l'innovation en diabétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : de la molécule à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chimie et les Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical approaches to study taste and smell perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Olfaction Changes in Space Flight: Development of a 5-Year Roadmap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Astronaut Centre (EAC). Cologne, DEU., Nov 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and extra-oral receptors: what roles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Nutrition et la Sécurité Alimentaire (Nutrisûr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein mutants with sweetness-enhancing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting innovation alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lübeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ligands for the human umami taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Hlasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût : des récepteurs à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'association des professeurs de biologie et géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Compagnie des experts de justice en criminalistique (CEJC) : Identification humaine et comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens : effet sur les préférences gustatives et l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Kouidhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Phrakonkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Nutrition et la Sécurité Alimentaire (Nutrisûr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des approches biotechnologiques au service du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique de Vitagora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches moléculaires pour étudier goût des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle de compétitivité Industries et Agro-Ressources (IAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs du goût et peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Jean-Paul Marty "Peau et Fonction Barrière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Cosmétologie (SFC). FRA., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the ligand binding domain of the cat T1R1 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Savistchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott J. Mcgrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein mutants with sweetness-enhancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Innovation Alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lübeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la perception du goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutri-Débat 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein mutants with sweetness-enhancing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Innovation Alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût et Olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of human nasal glutathione transferases with odorants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemorecept Res Org, Sep 2015, Istanbul, Turkey. pp.422-422, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the human T1R2 taste receptor ligand-binding domain with sweeteners and sweet-tasting proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between brazzein and monellin, two sweet-tasting proteins and the T1R2/T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la faveur : des récepteurs à l'intégration cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été 2015 Département AlimH sur "Le Goût : de l'aliment au cerveau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chatelaillon-Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology of taste and olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Olfaction and Electronic Noses (ISOEN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding protein engineering: impact on binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the n-terminal domain of human t1r2 taste receptor with brazzein, a sweet-tasting protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting of the Association-for-Chemoreception-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bonita Springs, FL, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des protéines sucrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupement de recherche Odorant-Odeur-Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réduction du sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danone Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Odorant-Binding Proteins pour la conception de nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l’Institut Nanosciences et Cryogénie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of sweet-tasting proteins in yeast: achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production of sweet-tasting proteins in yeast: achievements and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût sucré et édulcorants : mythes et certitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journée jurassienne d'Endocrinologie et de Diabétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Delémont, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the human olfactory receptor OR1A1 expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhibiteurs du sucré : perspectives thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction : de la biologie au nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste receptors in oral and extraoral tissues: role in nutrient and metabolic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular and metabolism phd program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of sweet-tasting proteins using the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting innovation alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction : de la biologie au nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Tech. Laboratoire d’Intégration des systèmes et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commissariat à l'Energie Atomique et aux Energies Alternatives (CEA). FRA., Dec 2013, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of sweet-tasting proteins using the yeast Pichia pastoris - industrial feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">kick-off meeting innovation alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie des récepteurs du goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des enseignants de biochimie et biologie moléculaire des facultés de pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : du récepteur à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journée Arômes et parfums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional architecture of sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometic olfactory based biosensor combining electrochemistry and odorant-binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Laval, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular and cellular approaches to study taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the WALTHAM centre for pet nutrition, internal seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Waltham on the Wolds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception périphérique des signaux sensoriels. 1- Gustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du « gras »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique Fleury-Michon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le masquage de goût : approche scientifique (mécanismes et challenges des industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire clients de la société SEPPIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction : de la biologie au nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and biophysical characterization of the human T1R1 taste receptor subunit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in understanding vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ligands for human T1R3 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des protéines de liaison aux odorants : vers la réalisation de capteurs d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Lemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût: des récepteurs à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aromagri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grasse, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired sensors from olfactory proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of odorant binding to odorant binding protein under physiological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, Germany. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des arômes et des odeurs : sommes-nous tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12. entretiens de nutrition de l'institut pasteur de lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of odorant binding to odorant binding protein under physiological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andew J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.Wartburg symposium on flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype genotype relationship in human taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lugaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pillias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wiencis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d ligandbased virtual screening for deorphanisation of a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of European Chemoreception Research Organization, ECRO-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the broad specificity of a general odorant-binding protein from honeybee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congress of the Federation of European Biochemical Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi802300k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant brazzein secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European-Chemoreception-Research-Organization Univ Lyubljana, Bernardin, SLOVENIA, SEP 03-07, 2008 European Chemorecep Res Org; Slovenian Physiol Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyubljana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of functional N-terminal domain of human T1R3 taste receptor produced in Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An olfactory receptor detects waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Européen de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de lʼEnseignement Supérieur, de la Recherche et de lʼInnovation., Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a lysyl residue defining the binding specificity of a human odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human olfactory receptor for waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot-Augy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste receptors to L-glutamate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lugaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pillias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les OBP et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et construction alimentaire. Journée Ecrin du Club Arômes et formulation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant specificities of human olfactory receptors from different phylogenetic classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs du sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri Ile-de-France Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Versailles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for antagonism between odorants at olfactory receptor binding in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding study revealing a human olfactory receptor involved in waxy-floral odor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single lysyl residue is the major determinant for governing the binding specificity of a human odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ligands of hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational change of the rat odorant-binding protein OBP-1F upon odorant binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new odorant-binding protein XlaeOBP identified in the aerial olfactory system of Xenopus laevis and Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Richard-Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agonists and antagonists for two human olfactory receptors from different phylogenetic classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity for odorants and acidic conformational changes of a rat odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete depolarizations in hamster vomeronasal neurons in response to aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Azérad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural recognition between olfactory receptors, olfactory-binding proteins and odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a human odorant-binding protein in the olfactory mucus :location, characterization and potential role as an odorant carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomic investigations of the human olfactory mucus give evidence of secreted odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual World Congress of the Human Proteome Organisation (HUPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aphrodisine existe-t-elle chez l'être humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Gynécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the hamster lipocalin aphrodisin a pheromone or a pheromone carrier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of biochemical and ligand-binding properties of natural and recombinant hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium Olfaction &amp; Taste ISOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale expression and structural features of a novel rat odorant-binding protein variant secreted by Pichia Pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium Olfaction &amp; Taste ISOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding study of 2 honeybee olfactory binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural comparison of 2 divergent honeybee olfactory binding proteins : disulfide bond arrangement, secondary structure and oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original method of ligand binding study applied to a novel heterologous rat odorant-binding protein variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium Olfaction &amp; Taste ISOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level expression in Pichia pastoris of heterologous putative odorant-binding protein from honeybee Apis Mellifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Danty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Chemoreception Research Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saler autrement ses plats. Dans l'émission &amp;lt;i&amp;gt;C Le Mag&amp;lt;/i&amp;gt; sur rcf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucré, salé, amer, acide : Umami, le mystère de la &amp;quot;cinquième saveur&amp;quot;. [Reportage dans le journal de 20H sur France 2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delahousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast RadioFrance - L'odorat dans tous les sens ! [Invité de l'émission &amp;lt;i&amp;gt;Grand bien vous fasse !&amp;lt;/i&amp;gt;]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rebeihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odorat dans tous les sens ! Dans l'émission &amp;quot;Grand bien vous fasse&amp;quot; sur France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'odorat est responsable de sensations attribuées à nos papilles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 questions sur nos goûts et nos dégoûts. Dans &amp;lt;i&amp;gt;caminteresse.fr&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lautrédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une histoire de mémoire. Sur caminteresse.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saviez-vous que le goût est une affaire de nez ? Interview de Loïc Briand dans l'émission de radio C'LeMag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'te dégoûte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout sur les sciences du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miracle : transformer le goût acide en sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la douceur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand discrimination in hOR1A1 based on the capacitive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-oxo-C12:2-HSL, Quorum Sensing molecule from human intestinal microbiota, inhibits proinflammatory pathways in immune cells via bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Coquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding changes the electrical properties of olfactory receptors at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Gorostiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Samitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4- Taste and trigeminal perception; from detection to integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part Two: Flavor perception, from molecule to receptor and brain integration, </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-126, 2023, 978-0-323-89903-1. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00010-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent development of a sweet-tasting brazzein and its potential industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sweeteners : Pharmacology, Biotechnology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 p., 2018, Reference Series in Phytochemistry, 978-3-319-27026-5 (print) 978-3-319-27027-2 (online). </w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27027-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : de la molécule à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chimie et les sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2018, Collection Chimie et .., 978-2-7598-2173-0 9782759821747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of taste compounds: chemical structures and sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour: From food to perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor: From Food to Behaviors, Wellbeing and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 460 p., 2016, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-08-100300-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent development of a sweet-tasting brazzein and its potential industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sweeteners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 p., 2016, Reference Series in Phytochemistry, 978-3-319-26478-3 (print). </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26478-3_2-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recent Development of a Sweet-Tasting Brazzein and its Potential Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naumer Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krohn Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sweeteners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2016, 978-3-319-26478-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périréception et protéines porteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Maïbèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salesse, Roland ; Gervais, Rémi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.61-73, 2012, Collection Synthèses, 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les molécules odorantes, sapides et trigéminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Synthèses (Quae), ISBN-13 : 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules aromatisantes et sapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie 1 : L'aliment : un univers sensoriel potentiel, Educagri Editions, 2012, Références (Educagri), 978-2-84444-879-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périréception et protéines porteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Maibeche Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Synthèses (Quae), 978-2-7592-1770-0 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-quantitative structure-activity relationships study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12. Weurman Symposium. Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902402s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural recognition between odorants, olfactory-binding proteins and olfactory receptors - first events in odour coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2004, 1-4051-1627-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel canine odorant binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2022/180102 A1. 2022, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a sweet protein for ehancing the sweet taste and/or sweet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Rudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3915397A1. 2021, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’expression auto-inductible n° 3.026.109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Garrido-Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 14/59019. 2014, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding protein-based optoelectronic nose: Hydration and protein activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle El Kazzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 (22), IEEE, pp.230-236, 2022, 2022 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN), </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISOEN54820.2022.9789645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do space conditions change flavour perception and decrease food intake by astronauts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcgrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5346965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a purification protocol guided by bitter taste receptor activation and sensory analysis to isolate new tasteactive compounds in barrel-aged wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Winstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Waffo-Téguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5347016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A receptor-based assay to study bitterness masking effect of yeast extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman flavour research symposium, </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5128287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bitter taste of vitamins is mediated by human TAS2R activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role for salivary detoxification enzymes in taste perception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman flavour research symposium, </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5575005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commencing countdown engines on - interplanetary flavour perception on a mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Demaria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.120-121, 2020, ECRO 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vector for functional expression of the human bitter taste receptor TAS2R14 in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.156-156 (P40), 2020, European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutarde et radis : ils mettent le feu à nos papilles. Dans E=M6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé - Miraculine : la baie qui sucre vos papilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballestrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'action moléculaire de la miraculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tromper ses papilles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta dei sapori - Dal ricettore al consumatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta dei sapori - Un gusto a doppio senso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P043: 3-oxo-C12:2, a Quorum Sensing molecule from the gut, exerts anti-inflammatory effects through a bitter taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Coquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (Supplement_1), pp.i160-i160, 2022, Abstracts of the 16. Congress of ECCO - European Crohn's and Colitis Organisation, </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab232.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P064: 3-oxo-C12:2, a Quorum Sensing molecule from the gut, exerts anti-inflammatory effects through a bitter taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (S1), pp.S169-S170, 2021, Abstracts of the 16. Congress of ECCO - European Crohn's and Colitis Organisation, </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab076.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une affaire de nez ? 80 clés pour comprendre le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 143 p., 2020, Clés pour comprendre, 978-2759231812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions, pp.298, 2012, Références, 978-2-84444-879-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. (La chimie du goût), 2018, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs chimio-sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Signalisation Cellulaire et Moléculaire (UE2 Neuro-Signalisation), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie et étude des relations structure-fonction de protéines d'intérêt agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1097"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Briand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8175-5936</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151710279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=Fys527oAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanane-type saponins isolated from the leaves of &amp;lt;i&amp;gt;Polyscias fruticosa&amp;lt;/i&amp;gt; “Hawaiiana Ming” (Araliaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Wendremaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Beteinakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 73, pp.104171. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2026.104171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUMO-assisted expression of a soluble and functional Venus flytrap domain of the human sweet taste receptor TAS1R2 in &amp;lt;i&amp;gt;Escherichia coli&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 242, pp.106936. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2026.106936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet and umami TAS1R receptors: from molecular recognition to physiological function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornut Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chometton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51, pp.bjag010. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjag010/8529349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory receptors: the keys to unlocking perception of the chemical world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Mcclintock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcgrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.bjaf030. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaf030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How allosteric mutations control ligand binding in Lipocalin protein: odorant binding protein as a test case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jäger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Meinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (1), pp.250. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-025-05777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanane glycosides from a Lebanese edible plant: &amp;lt;i&amp;gt;Gundelia tournefortii&amp;lt;/i&amp;gt; L. (Asteraceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dessertaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.106639. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2025.106639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inosine-5′-monophosphate interacts with the TAS1R3 subunit to enhance sweet taste detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, pp.100246. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory Evaluation of Effervescent Nutritional Supplements: Identification and Characterisation of Off-Tastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (4), pp.854. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30040854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand discrimination in hOR1A1 based on the capacitive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 271, pp.117000. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2024.117000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of the selectivity of an odorant binding protein-based bioelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle El Kazzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Weerakkody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 268, pp.116879. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2024.116879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAS1R2/TAS1R3 Single-Nucleotide Polymorphisms Affect Sweet Taste Receptor Activation by Sweeteners: The SWEET Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (SI: 6), pp.949. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17060949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glutathione as a taste modulator: molecular mechanisms of interaction with umami and sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornut Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.100319. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochms.2025.100319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vector for functional expression of the human bitter taste receptor TAS2R14 in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.106643. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2024.106643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of bitter taste receptors by yeast extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.114596. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steroidal glycosides from Yucca rostrata and Dracaena braunii and their cytotoxic and antimicrobial evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M.M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Bellaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113, pp.104791. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bse.2024.104791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of New Models of Oral Mucosa to Investigate the Impact of the Structure of Transmembrane Mucin-1 on the Mucosal Pellicle Formation and Its Physicochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Custovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Avoscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floris Bikker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines12010139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three New Triterpene Glycosides from the Roots of Deutzia x Hybrida “Strawberry Fields” (Hydrangeaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (23), pp.5781. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29235781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A status report on human odorant Receptors and their allocated agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.bjae037. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjae037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tas1R3 Dependent and Independent Recognition of Sugars in the Urethra and the Role of Tuft Cells in this Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Perniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bodenbenner-Tuerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Wiegand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.2400117. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adbi.202400117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: The odorant metabolizing enzyme UGT2A1: Immunolocalization and impact of the modulation of its activity on the olfactory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (2), pp.e0299662. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0299662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2OR: a database of olfactory receptor–odorant pairs for understanding the molecular mechanisms of olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Abi Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (D1), pp.D1370-D1379. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A receptor-based assay to study the sweet and bitter tastes of sweeteners and binary sweet blends: The SWEET Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.bjae041. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjae041/7887474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Millettia dubia&amp;lt;/i&amp;gt; De Wild. (Fabaceae): Structural analysis of the oleanane-type glycosides and stimulation of the sweet taste receptors TAS1R2/TAS1R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Bouizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Delaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mpuza Kapundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 226, pp.114204. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sensory profiling and metabolomic approach to better understand the origins of bitter perception in faba bean (Vicia faba L. minor) fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.100379. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sctalk.2024.100379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-inhibiting effects of gurmarin on intake during repeated acute and long-term sugar exposure: A behavioural analysis using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Rayo-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura-Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia-Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108, pp.105743. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2023.105743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of volatile compounds and identification of odour-active compounds in air-classified fractions of faba bean (Vicia faba L. minor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 163, pp.112260. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2022.112260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand Binding Properties of Odorant-Binding Protein OBP5 from Mus musculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology12010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of bitterness in Faba Beans (Vicia faba L. Minor) is mediated by the activation of bitter taste receptors (TAS2RS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad041.06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of bitter taste receptors by saponins and alkaloids identified in faba beans (Vicia faba L. minor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 426, pp.136548. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faba Bean (Vicia faba L. minor) Bitterness: An Untargeted Metabolomic Approach to Highlight the Impact of the Non-Volatile Fraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Meudec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (8), pp.964. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13080964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Volatile Compounds Involved in Bitterness and Astringency of Pulses: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (8), pp.3298. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28083298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception of chemical compounds found in nutritional supplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.bjad041.07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanolic acid glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural analysis and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samvel Nazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelli Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 89 (14), pp.1350-1350. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1774034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleanolic Acid Glycosides from Scabiosa caucasica and Scabiosa ochroleuca: Structural Analysis and Cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samvel Nazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelli Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (11), pp.4329. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28114329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste and olfaction: From receptors to the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (6), pp.491-501. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmm.2022.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the nanoscale electrical properties of olfactory receptor hOR1A1 and their dependence on ligand binding: Towards the development of capacitance-operated odorant biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Gorostiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Samitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.114755. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2022.114755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic Characterization of Drosophila melanogaster Proboscis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enisa Aruçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (11), pp.1687. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology11111687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Bitterness in Vitamins Is Mediated by the Activation of Bitter Taste Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.4141. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14194141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the Venus Flytrap domain of the human TAS1R2 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (16), pp.9216. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23169216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, SI: 27 (22), pp.7866. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27227866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens Regulate Retinal Connexin 43 Expression and Müller Glial Cells Gap Junction Intercellular Communication and Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.864599. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.864599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Goût : comment ça marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.34-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Treatment, Cultivar and Formulation Modify the Sensory Properties and Consumer Acceptability of Gels Containing Faba Bean (Vicia faba L. minor) Protein Concentrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (19), pp.3018. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11193018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Larroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Surget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1152463. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular loop 2 of G protein-coupled olfactory receptors is critical for odorant recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiqun Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenjie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (9), pp.102331. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2022.102331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-oxo-C12:2-HSL, quorum sensing molecule from human intestinal microbiota, inhibits pro-inflammatory pathways in immune cells via bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Coquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.9440. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-13451-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different signal peptides for the efficient secretion of the sweet-tasting plant protein brazzein in Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.46. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11010046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile compounds in pulses: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (12), pp.3140. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10123140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent smell loss is the best predictor of COVID-19 among individuals with recent respiratory symptoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C. Gerkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Ohla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria G. Veldhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule V. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.bjaa081. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the human TAS1R2 sweet taste receptor overexpressed in a HEK293S inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.22238. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-01731-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID 19-Induced Smell and Taste Impairments: Putative Impact on Physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Jacquin-Piques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.625110. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2020.625110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on astringency sensation: An alternative hypothesis on the molecular origin of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (13), pp.3822-3826. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c07474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofitins targeting heat shock protein 110: an innovative immunotherapeutic modality in cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hermetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burhan Uyanik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dondaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 148 (12), pp.3019-3031. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijc.33485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the cultivar “Green Elf” of Pittosporum tenuifolium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (22), pp.6805. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26226805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The odorant metabolizing enzyme UGT2A1: Immunolocalization and impact of the modulation of its activity on the olfactory response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.e0249029. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0249029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variation of buchnera endosymbiont density in aphid host acyrthosiphon pisum controlled by environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (28), pp.17902-17914. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.1c01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 40-year mystery of insect odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (4), pp.509. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11040509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucralose and Cardiometabolic Health: Current Understanding from Receptors to Clinical Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sydney Risdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Romo-Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roustit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (4), pp.1500-1513. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmaa185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19. Pourquoi perd-on l'odorat et le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vilnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Version Femina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût et odorat : des chercheurs dijonnais planchent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting flavor perception in space: Does the spacecraft environment influence food intake by astronauts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (6), pp.3439-3475. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1541-4337.12633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the dynamic taste and retro-nasal aroma properties of oral nutritional supplements using temporal dominance of sensation and temporal check-all-that-apply methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.1456. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9101456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Drosophila odorant-binding protein 28a is involved in the detection of the floral odour ß-ionone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 77 (13), pp.2565-2577. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-019-03300-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between odorants and glutathione transferases in the human olfactory cleft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (8), pp.645-654. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting the first chemical molecule inhibitor of HSP110 for colorectal cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo J. Gozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boudesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre M. M. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.117-129. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41418-019-0343-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception: from molecule to eating behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.88-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional mechanism of ligand release by Bombyx mori JHBP, a member of the TULIP / Takeout family of lipid transporters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103293. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.103293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel scaffold of natural compound eliciting sweet taste revealed by machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 324, pp.126864. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arièle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (3), pp.237. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveur amère : de la molécule au comportement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo real-time monitoring of volatile metabolites resulting from nasal odorant metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert-Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.2492. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39404-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly sensitive olfactory biosensors for the detection of volatile organic compounds by surface plasmon resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.230 - 236. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2018.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taste for space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Demaria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science and Technology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fsat.3304_10.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moins de sel, plus de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publisher Correction: Ex vivo real-time monitoring of volatile metabolites resulting from nasal odorant metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert-Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Semon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.8112. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols, chemoreception, taste receptors and taste management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (6), pp.472-478. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory epithelium and mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Menetrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.e0220259. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0220259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02264544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception of nutrients found in nutritional supplements: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2050. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 Mars 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies payantes pour doper la perception sucrée en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dereuter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mai 2018 (1358), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of gurmarin, a sweet taste-suppressing protein: Identification of the amino acid residues essential for inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (8), pp.635-643. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjy054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function relationships of olfactory and taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maik Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Matsunami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atsuko Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (2), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of astringency: Structural alteration of the oral mucosal pellicle by dietary tannins and protective effect of bPRPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ployon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 253, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Drosophila glutathione transferase involved in isothiocyanate detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.33-43. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data on the expression of GSTE1 and GSTE7 in Drosophila chemosensory organs after isothiocyanate exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Grassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Senet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.254-257. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.07.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oui, le whisky est meilleur dilué avec de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, août, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples rôles du récepteur du sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 473, pp.54-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos 5 &amp;quot;super-sens&amp;quot;. Bien plus aiguisés qu'on ne le croyait !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 1192, pp.71-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the N-terminal domain of the cat T1R1 umami taste receptor expressed in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Savistchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcgrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0187051. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0187051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour augmenter la sensation de sucré, il faut tuer l'amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Publier ou périr. La science poussée à la faute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces molécules qui éveillent nos papilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Chéron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 416, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the human olfactory receptor OR1A1 expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller-Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.31 - 43. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie de la perception gustative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (49), pp.10-13. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2016.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweeteners and sweetness enhancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (4), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/mco.0000000000000377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Does Diabetes “Taste” Like?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Diabetes Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11892-016-0746-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding odorant mixtures by human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (5), pp.400 - 407. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito : Bien plus qu'une expérience sensorielle !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Santé, le magazine d’information de l'institut national de la santé et de la recherche médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (Dossier. Le goût : Ami ou ennemi de notre équilibre nutritionnel ?), pp.3 ; 26 ; 28 ; 32 ; 34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1102, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testez et développez vos sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 424 (juin 2016), pp.46-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-inducible heterologous protein expression system in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kriznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33037. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saveurs aux récepteurs : une histoire de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFDIAG Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur... Perspectives thérapeutiques des inhibiteurs du goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (72), pp.106-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical detection of the 2-isobuty1-3-methoxypyrazine model odorant based on odorant-binding proteins: the proof of concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhibiteurs du goût sucré : perspectives thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (5), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2015.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory signalling pathways involved in sensing of amino acids by the ghrelin cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vancleef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. van den Broeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Thijs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Steensels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.15725. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep15725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthalpy/entropy compensation effects from cavity desolvation underpin broad ligand binding selectivity for rat odorant binding protein 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine L. Portman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jed Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Carr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald J. Winzor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (14), pp.2371-2379. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi5002344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional roles of the sweet taste receptor in oral and extraoral tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (4), pp.379-385. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-terminal amino acids are essential for human heat shock protein 70 dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marcion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-014-0526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins and xenobiotic metabolizing enzymes: implications in olfactory perireceptor events.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arièle Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 296 (9), pp.1333-45. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ar.22735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens qui donne du goût à la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 174 (Hors série), pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient Escherichia coli expression system for the production of a functional N-terminal domain of the T1R3 taste receptor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maîtrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineered</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.25-9. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/bioe.21877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant expression, in vitro refolding, and biophysical characterization of the N-terminal domain of T1R3 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pep.2012.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between odorants and proteins involved in the perception of smell: the case of odorant-binding proteins probed by molecular modelling and biophysical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landry Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (6), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffj.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient production and characterization of the sweet-tasting brazzein secreted by the yeast [i]Pichia pastoris[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Roudnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Maison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (39), pp.9807 - 9814. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf301600m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of gurmarin, a sweet-taste-suppressing protein, secreted by the methylotrophic yeast Pichia pastoris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (5), pp.1253-63. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-3897-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet-taste-suppressing compounds: current knowledge and perspectives of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang W. Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (3), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-4387-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sweet taste receptor mediates acid-induced sweetness of miraculin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Koizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asami Tsuchiya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Ito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Terada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (40), pp.16819-16824. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1016644108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Odorant Binding to Thin Aqueous Films of Rat-OBP3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki M. Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. D. J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. A. J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (7), pp.659-671. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavor receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 320, pp.24 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genetic polymorphisms in T1R1 and T1R3 taste receptor subunits affect their function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Grauso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel-Le-Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (6), pp.527-537. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjr014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saveurs aux récepteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (320), pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du goût : sommes-nous tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Correspondances en Métabolismes, Hormones, Diabètes et Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (5), pp.135-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid odorant release in mammalian odour binding proteins facilitates their temporal coupling to odorant signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni A. Borysik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Scott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 404 (3), pp.372-380. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2010.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du goût : sommes-nous tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre d'Oto-Rhino-Laryngologie et de Chirurgie Cervico-Faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 321, pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyBOBS: A dynamic biomimetic assay for odorant-binding to odor-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Portman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensory Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (2), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12078-010-9070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the broad specificity of a General Odorant-Binding Protein from honeybee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48 (11), pp.2431-2441. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi802300k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant molecules and human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums Cosmétiques Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 205 (1), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and stability of a rat odorant-binding protein: another brick in the wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marabotti Marabotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Staiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Varriale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (8), pp.4005-4013. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr900346z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant brazzein secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queen bee pheromone binding protein pH-induced domain swapping favors pheromone release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion E. Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 390 (5), pp.981-990. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2009.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of rat odorant-binding protein OBP1 at 1.6 angstrom resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott A. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni J. Borysik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (5), pp.403-410. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S090744490900420X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between molecular structure and perceived odor quality of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (7), pp.639-653. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjn032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the honey bee PBP pheromone and pH-induced conformational change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion E. Pesenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 380 (1), pp.158-169. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2008.04.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs olfactifs et le codage des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.282-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (5), pp.678-688. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b717724k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory receptors and odour coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.679-690. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single lysyl residue defines the binding specificity of a human odorant-binding protein for aldehydes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 580, pp.2102-2108. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2006.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific expression of olfactory binding protein in the aerial olfactory cavity of adult and developing Xenopus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.1389-1399. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2005.04337.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidong D. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (9), pp.4058-4065. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0471801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of odorant specificity of two human olfactory receptors from different phylogenetic classes and evidence for antagonism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.69-80. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bji002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur single-wavelength anomalous diffraction crystal structure of a pheromone-binding protein from the honeybee Apis mellifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (6), pp.4459-4464. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M311212200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding and conformational changes of a rat odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (3), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphrodisin, an aphrodisiac lipocalin secreted in hamster vaginal secretions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25, pp.1545-1552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ligands of hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (5), pp.425-430. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjh044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of crystals from nanodrops: crystallization and preliminary crystallographic study of a pheromone-binding protein from the honeybee Apis mellifera L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59 (5), pp.919-921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle phéromonal de l'aphrodisine du hamster doré, lipocaline des sécrétions vaginales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien. Gynécologie et Obstrétrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 74, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of an odorant-binding protein in the human olfactory mucus : location, structural characterization , and odorant-binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (23), pp.7241-7252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a chemosensory protein (ASP3c) from honeybee (Apis mellifera L.) as a brood pheromone carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicharat Swasdipan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 269, pp.4586-4596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N chemical shift assignment of the honeybee odorant-binding protein ASP2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine van Heijenoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (2), pp.181-182. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012428527813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N Chemical shift assignment of the honeybee pheromone carrier protein ASP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (2), pp.183-184. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011243815544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Double-Labeling of Two Honeybee Odorant-Binding Proteins Secreted by the Methylotrophic Yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23 (1), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/prep.2001.1478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic double-labeling of two honeybee odorant-binding proteins secreted by the methylotrophic yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disulfide pairing and secondary structure of ASP1, an olfactory-binding protein from honeybee (Apis mellifera L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (6), pp.540-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant and pheromone binding by aphrodisin, a hamster aphrodisiac protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 476, pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-binding properties and structural characterization of a novel rat odorant-binding protein variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 267, pp.3079-3089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of a queen pheromone-binding protein in the honeybee: an olfactory-specific, developmentally regulated protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Michard-Vanhée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (17), pp.7468-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02001719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the lysine-188 and aspartic acid-189 inversion on activity of trypsin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 442, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Production of a Honeybee Odorant-Binding Protein byPichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Danty-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Expression and Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/prep.1998.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of a honeybee odorant-binding protein by Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Danty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein expression and purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.362-369. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/prep.1998.1027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the substitution of K188 of trypsin binding site by aromatic amino acids can influence the processing of beta-casein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Haertlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 246, pp.847-858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of pea and bovine trypsin inhibitors on wild-type and modified trypsins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurice Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 423, pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of trypsin activity by Cu2+ chelation of the substrate binding site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (5), pp.551-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a bioelectronic nose: Integrative approaches to protein-based odorant detection and chiral discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nykola C. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren V. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. annual meeting - Association for Chemoreception Sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, St. Pete, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular interactions between glutathione and Umami taste receptor TAS1R1/TAS1R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornut Clémence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bonita Springs, Florida, United States. , Chemical Senses, 51, pp.bjag002.20, 2026, Abstracts of the 47th Annual Meeting - Association for Chemoreception Sciences (AChemS XLVII). </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjag002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of Human Odorant Receptors and Their Identified Agonists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Hladiš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bonita Springs, Florida, United States. , Chemical Senses, 51, pp.bjag002.22, 2026, Abstracts of the 47th Annual Meeting - Association for Chemoreception Sciences (AChemS XLVII), 2025/04/23-26. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjag002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bonita Springs, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile and odour-active compounds of air-classified faba bean fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Levavasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Fri-P2-105] Deciphering the ligand binding properties of the mouse odorant-binding protein OBP5 from Mus musculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucralose and acesulfame K modulate human and rodent vascular smooth muscle contractility independently of the presence of the sweet taste receptor. A study of the SOSweet project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Risdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sigaudo-Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Santa Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucin MUC1: a key protein in oral physiology and the molecular mechanisms of sensory perception of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Čustović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace amine associated receptors (TAARs) response to amines are largely affected by sequences variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Pacalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two sexually dimorphic Odorant binding proteins are affected by microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enisa Aruçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurofly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet taste receptor-based assay to investigate synergism among sweetener mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la gestion des bruches et de la transformation des féveroles et lentilles pour de nouveaux produits agroalimentaires contenant des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissandre Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abde Arrachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 3. Rencontres Francophones sur les Légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new in vitro model of oral mucosa to investigate a new hypothesis on the molecular origin of astringency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irma Čustović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of sweetness potency from sweet taste receptor dose-response curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen depletion in Müller glia alters both Cx43 expression and gap junction intercellular communication with neighbouring astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounzer Koudsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Baltimore, Maryland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of soluble functional N-terminal domain of human sweet taste receptor produced in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (7), pp.E71-E71, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of novel biomimetic sensor materials for optoelectronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Biosurf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ile de Porquerolles, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rat glutathione transferases in olfactory mucus and epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the European-Chemoreception-Research-Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trieste, Italy. pp.P24, ECRO 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of olfactory biosensors for the detection of small molecules by SPRi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Microcapteurs Optiques, Minalogic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and characterization of the human sweet taste receptor expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The X-ray structure of gurmarin provide new insights into amino acid residues essential for inhibition of the rat sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Congress of the European Chemoreception Research Organization (ECRO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Wurtzbourg, Germany. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 44 (3), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and biophysical characterization of the human umami taste receptor subunits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Hlasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 43, 1 p., 2017, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P10- Investigation of a new chemosensory method using three taste inhibitors in domestic cats: examples of bitter, umami and kokumi taste perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Stawowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Ratuld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 43, 1 p., 2018, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRACULINE as a natural sweetener; the N3S QUALIMENT National project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biopolymers 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nantes, France. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRACULINE as a natural sweetener; the N3S QUALIMENT project. Potential interest in baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le-Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Sitges, Spain. , 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a new chemosensory method using three taste inhibitors to study the taste perception mechanism in domestic cats: examples of bitter, umami and kokumi tastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Stawowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie de Ratuld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Annual Meeting of the Association-for-Chemoreception-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bonita Springs, FL, United States. Oxford University Press, Chemical Senses, 43 (4), pp.2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 41 (9), 1 p., 2016, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards computational biomimetic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bushdid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire A. de March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. , 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding proteins mutants having novel binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chemical Senses, 42 (2), 1 p., 2016, Chemical Senses. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ligands for the human T1R2 sweet taste receptor (obtention &amp;quot;Manfred Rothe Poster Award&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Wartburg symposium on flavor chemistry &amp; biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eisenach, Germany. 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering the sweet-tasting protein brazzein: analysis the effects on stability and sensory profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Giestler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant expression of the N-terminal domain of human T1R2 taste receptor: interaction with brazzein, a sweet-tasting protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40, 1 p., 2015, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterisation of the human olfactory receptor OR1A1 expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller-Leseigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), 2015, Proceedings of the 24th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant biotransformation by human gluthatione-S-transferases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dubant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European Chemoreception Research Organization (ECRO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. Oxford University Press, Chemical Senses, 40 (3), pp.2, 2015, Abstracts from the 24th Annual Meeting of the European Chemoreception Research Organization (ECRO 2014). </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bju073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions at the olfactory receptor level contribute to the coding of odorant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir Fouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification, biophysical characterization and first crystallization trials of the ligand-binding domain of the human T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXV-35th Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Huntington beach, Californie, United States. 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception périphérique des signaux sensoriels. 1- Gustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual responses to odorant mixtures originate mainly from peripheral processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir-Choukri Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Béno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 International symposium on olfaction and taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of functional N-terminal domain of human T1R2 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AChemS XXXIII-33rd Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Floride, United States. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and characterization of ligand-binding domain of T1R1 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Annual meeting (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Saint Petersburg, Florida, United States. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between octanal and citronellal at the receptor level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouzia El Mountassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. Oxford University Press, Chemical Senses, 36, pp.E60-E61, 2011, Chemical Senses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation phénotype-génotype dans le cas de la sensibilité gustative au glutamate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wiencis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pillias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interne des IFR144, 115 et 87</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gif-sur-Yvette, France. n.p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arômes et saveurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de l'académie de l'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation moléculaire par homologie de séquence des ectodomaines de récepteurs de la famille C des RCPG : les récepteurs gustatifs humains T1R1/T1R3 et T1R2/T1R3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GGMM'2007 (Groupe de graphisme et modélisation moléculaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Autrans, France. , 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence du rôle d'une lysine dans la spécificité d'une protéine humaine de liaison aux odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri Ile de France Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Versailles, France. , 1 p, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new olfactory binding protein : XlaeOBP identified in the aerial olfactory system of Xenopus laevis and Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Richard-Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Forum of European Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lisbone, Portugal. 1 p, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational change of the rat odorant-binding protein OBP-1F upon odorant binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Biennial Congress of ECRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France. 1 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir and Langmuir-Blodgett films of odorant binding protein/amphiphile study for odorant biosensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Tlili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight World Congress on Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Grenade, Spain. , pp.Poster, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of mucus from various areas of the human nasal cavity : first evidence of a human odorant-binding protein in the olfactory cleft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. World Congress HUPO (Human Proteome Organization)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Versailles, France. 1 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASP2 : une protéine qui a du flair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congrès annuel du Groupe Français d'Etudes de Résonance Magnétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, La Pommeraye, France. 1 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saler autrement ses plats. Dans l'émission &amp;lt;i&amp;gt;C Le Mag&amp;lt;/i&amp;gt; sur rcf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odorat dans tous les sens ! Dans l'émission &amp;quot;Grand bien vous fasse&amp;quot; sur France Inter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05184207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucré, salé, amer, acide : Umami, le mystère de la &amp;quot;cinquième saveur&amp;quot;. [Reportage dans le journal de 20H sur France 2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delahousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast RadioFrance - L'odorat dans tous les sens ! [Invité de l'émission &amp;lt;i&amp;gt;Grand bien vous fasse !&amp;lt;/i&amp;gt;]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rebeihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une histoire de mémoire. Sur caminteresse.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'odorat est responsable de sensations attribuées à nos papilles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 questions sur nos goûts et nos dégoûts. Dans &amp;lt;i&amp;gt;caminteresse.fr&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lautrédou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saviez-vous que le goût est une affaire de nez ? Interview de Loïc Briand dans l'émission de radio C'LeMag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'te dégoûte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçon de goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout sur les sciences du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miracle : transformer le goût acide en sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la douceur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (145)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût pour l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE : Recherches applicables au domaine spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de recherche pour l'agriculture, l'alimentation et l'environnementNational (INRAE); Centre National d'Etudes Spatiales (CNES), Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. annual FORTHEM conference: FORTHEM - Connecting Worlds of Science and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiologie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les colloques Cerisy : La gatronomie, deux siècles après Brillat-Savarin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy, Jun 2025, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpene glycosides from the roots of Deutzia x hybrida “Strawberry Fields” (Hydrangeaceae) as sweet taste modulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathia Karachaliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Penouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual Meeting of the Society for Medicinal Plant and Natural Product Research (GA-AFERP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Kraków, Poland. pp.S3.P157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of food detection in rainbow trout: Exploring the role of omega-3 fatty acids and their sensing receptors on feeding behavior regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranek Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasserre Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAS european congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Fatty Acid Receptors in rainbow trout (Oncorhynchus mykiss): interactions with fatty acids and their metabolites for feeding behavior regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baranek Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Olfaction and Taste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (projet ANR FEEDOMEGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baranek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des composés sucrants : quel est le rôle du récepteur au goût sucré et l’impact sur la santé des sucres et des édulcorants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l'Académie d’Agriculture de France (AAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of a Sweet Taste Receptor by Oleanane-Type Glycosides from Wisteria sinensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hobloss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pertuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomofumi Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs ’école doctorale Environnement-Santé de l’Université de Bourgogne Franche-Comté (UBFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole doctorale Environnements-Santé, Jun 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innovative blends of sweeteners and sweetness enhancers (S&SE) using sweet taste receptor studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VitaConnect: Innovations and applications in sweeteners and sweeteners blends - Development of innovative blends of sweeteners and sweetness enhancers in solid foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the chemical diversity of essential oils in Armenian markets: a comprehensive analysis of composition profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samvel Nazaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bruguière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Yesayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines végétales : dans la tête et dans la bouche du consommateur. Quelles méthodes d’étude pour quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Belge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile and odour-active compounds of air-classified faba bean fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCT-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based virtual screening of bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. ERNEST meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking ligand-binding effect on protein stability by CD spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nykola C Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren V Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Meinert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. international conference on Chiroptical Spectroscopy (ICCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing consumption of sugar-sweetened beverages by inhibition of the sweet taste receptor in Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Ravo Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Segura Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Burgos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. international congress of Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récepteurs à l'odeur : l'olfaction au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. congrès Olfaction &amp; Perspectives : les nouveaux champs d'application - session 2 : Bonnes et mauvaises odeurs : nos repères au quotidien..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Clichy-la-Garenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récepteurs gustatifs aux nouvelles approches biotechnologiques pour améliorer le goût des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama des protéines végétales : Regards croisés Entreprise/Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vegepolys Valley, les Instituts Carnot Plant2Pro® et Qualiment® et Terres Univia, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de printemps : Goût, plaisir et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Diététiciens Libéraux (ADL), Paris (FRA), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of Odorant-Binding Proteins in nutrition under the control of microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enisa Aruçi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du goût des protéines végétales au comportement des consommateurs : quelles méthodes d'étude pour quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formulation de produits « végétaux » : comment relever le défi organoleptique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VITAGORA, Mar 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 22. entretiens de nutrition de l'institut Pasteur de Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical models contribute to expand the sweet taste chemical space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elisabeth Guichard; Jean-Luc Le Quéré, May 2021, Virtual meeting (Live and on-demand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant Binding Changes the Electrical Properties of Olfactory Receptors at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Gorostiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Samitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. international symposium on Electrochemical Impedance Analysis (EIA) Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Mars and back - with added flavour!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Demaria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">257. National Meeting of the American-Chemical-Society (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception de la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Aux frontières de la connaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Drosophila Delta glutathione transferases involved in isothiocyanate detoxification and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des enzymes dans la perception chimio-sensorielle : une piste dans les troubles olfacto-gustatifs induits par des xénobiotiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nacre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding sweet taste from chemical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bouysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Antonczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fiorucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFCi2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFCI, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can aroma compounds really improve the taste of sugar-reduced foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd international Flavor and Fragrance conference, IFFC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vina del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding protein-based optoelectronic tongue and nose for sensing volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fukuoka, Japan. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon resonance imaging for sensing volatile organic compounds: Biomimetic olfactory biosensors and optoelectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Anniversary World Congress on Biosensors (Biosensors 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Miami, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein variants as sweet taste enhancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Innovation Alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S3- Functional characterization of the ligand binding domain of the cat T1R1 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Savistchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2017, Cambridge, United Kingdom. 1 p., </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjx077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de sel et sucre et récepteurs du goût associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de l'Inra au Salon International de l’Agriculture (SIA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du sens du goût chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lab to Field 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function relationships of brazzein, a sweet-tasting protein and its interactions with the human sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : des récepteurs sensoriels aux rôles insoupçonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ARET 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Toxicologie (ARET). FRA., May 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : des récepteurs aux nouvelles approches biotechnologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres de l'Institut Carnot Qualiment®</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel olfactory biosensor based on surface plasmon resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées Plénières du GDR "Bio-Ingénierie des Interfaces"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs du goût dans la bouche et en dehors de la bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MICALIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs du goût et peau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Jean-Paul Marty "Peau et Fonction Barrière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Cosmétologie (SFC). FRA., Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the ligand binding domain of the cat T1R1 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Savistchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott J. Mcgrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. annual meeting of the european-chemoreception-research-organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemoreception Research Organization (ECRO). INT., Sep 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical approaches to study taste and smell perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Olfaction Changes in Space Flight: Development of a 5-Year Roadmap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Astronaut Centre (EAC). Cologne, DEU., Nov 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral and extra-oral receptors: what roles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Nutrition et la Sécurité Alimentaire (Nutrisûr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Artur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur du goût sucré et diabète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journée de l'innovation en diabétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles fonctionnels des récepteurs gustatifs au sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. école de la SFN : Sensing glucido-lipidique &amp; comportement alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). Dijon, FRA., Mar 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : de la molécule à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine du Cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gotthard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fraichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : de la molécule à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chimie et les Sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein mutants with sweetness-enhancing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting innovation alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lübeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the ligands for the human umami taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Hlasny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiologie du goût : des récepteurs à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'association des professeurs de biologie et géologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte olfactive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Compagnie des experts de justice en criminalistique (CEJC) : Identification humaine et comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens : effet sur les préférences gustatives et l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wided Kouidhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Boudalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Folia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Phrakonkham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Nutrition et la Sécurité Alimentaire (Nutrisûr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des approches biotechnologiques au service du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique de Vitagora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles approches moléculaires pour étudier goût des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du pôle de compétitivité Industries et Agro-Ressources (IAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the human T1R2 taste receptor ligand-binding domain with sweeteners and sweet-tasting proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17. international symposium on Olfaction and taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie de la perception du goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutri-Débat 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein mutants with sweetness-enhancing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Innovation Alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of brazzein mutants with sweetness-enhancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting Innovation Alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lübeck, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût et Olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of human nasal glutathione transferases with odorants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chemorecept Res Org, Sep 2015, Istanbul, Turkey. pp.422-422, </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût sucré et édulcorants : mythes et certitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journée jurassienne d'Endocrinologie et de Diabétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Delémont, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant-binding protein engineering: impact on binding properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la faveur : des récepteurs à l'intégration cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été 2015 Département AlimH sur "Le Goût : de l'aliment au cerveau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chatelaillon-Plage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiology of taste and olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium on Olfaction and Electronic Noses (ISOEN 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between brazzein and monellin, two sweet-tasting proteins and the T1R2/T1R3 sweet taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjw019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of the n-terminal domain of human t1r2 taste receptor with brazzein, a sweet-tasting protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Annual Meeting of the Association-for-Chemoreception-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bonita Springs, FL, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des protéines sucrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du groupement de recherche Odorant-Odeur-Olfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de réduction du sucre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Danone Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Odorant-Binding Proteins pour la conception de nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à l’Institut Nanosciences et Cryogénie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of sweet-tasting proteins in yeast: achievements and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production of sweet-tasting proteins in yeast: achievements and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of sweet-tasting proteins using the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting innovation alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical and functional characterization of the human olfactory receptor OR1A1 expressed in a mammalian inducible cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inhibiteurs du sucré : perspectives thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction : de la biologie au nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA de Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste receptors in oral and extraoral tissues: role in nutrient and metabolic sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular and metabolism phd program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction : de la biologie au nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEA Tech. Laboratoire d’Intégration des systèmes et des technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commissariat à l'Energie Atomique et aux Energies Alternatives (CEA). FRA., Dec 2013, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of sweet-tasting proteins using the yeast Pichia pastoris - industrial feasibility studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">kick-off meeting innovation alliance NatLifE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Zwingenberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie des récepteurs du goût sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des enseignants de biochimie et biologie moléculaire des facultés de pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : du récepteur à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. journée Arômes et parfums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional architecture of sweet taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Meyerhof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10.wartburg symposium, Flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Eisenach, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du « gras »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">comité scientifique Fleury-Michon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le masquage de goût : approche scientifique (mécanismes et challenges des industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire clients de la société SEPPIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometic olfactory based biosensor combining electrochemistry and odorant-binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Barou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Laval, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular and cellular approaches to study taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the WALTHAM centre for pet nutrition, internal seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Waltham on the Wolds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception périphérique des signaux sensoriels. 1- Gustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pénicaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired sensors from olfactory proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS spring meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ligands for human T1R3 taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfaction : de la biologie au nez électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and biophysical characterization of the human T1R1 taste receptor subunit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Pessot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant gurmarin secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in understanding vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité des protéines de liaison aux odorants : vers la réalisation de capteurs d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Lemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du club microcapteurs chimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût: des récepteurs à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Aromagri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grasse, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des arômes et des odeurs : sommes-nous tous égaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 12. entretiens de nutrition de l'institut pasteur de lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of odorant binding to odorant binding protein under physiological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Wartburg Symposium on Flavor Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, Germany. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamics of odorant binding to odorant binding protein under physiological conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masayuki Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andew J. Taylor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.Wartburg symposium on flavor chemistry and biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Eisenach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis of the broad specificity of a general odorant-binding protein from honeybee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewen Lescop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congress of the Federation of European Biochemical Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi802300k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and characterization of recombinant brazzein secreted by the yeast Pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European-Chemoreception-Research-Organization Univ Lyubljana, Bernardin, SLOVENIA, SEP 03-07, 2008 European Chemorecep Res Org; Slovenian Physiol Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lyubljana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype genotype relationship in human taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lugaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pillias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Wiencis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of European Chemoreception Research Organization, ECRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the production of recombinant brazzein secreted by the yeast pichia pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3d ligandbased virtual screening for deorphanisation of a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Congress of European Chemoreception Research Organization, ECRO-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategy for recombinant expression of functional N-terminal domain of human T1R3 taste receptor produced in Escherichia Coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. annual meeting - Association for chemoreception sciences (AChemS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Sarasota, Floride, United States. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human olfactory receptor for waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An olfactory receptor detects waxy, fatty and rose odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon Européen de la Recherche et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de lʼEnseignement Supérieur, de la Recherche et de lʼInnovation., Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a lysyl residue defining the binding specificity of a human odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a chip demonstration of a functional role for odorant binding protein in the preservation of olfactory receptor activity at high odorant concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot-Augy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regine Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste receptors to L-glutamate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Raliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Lugaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pillias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Planchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Jouy-en-Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-QSAR study of ligands for a human olfactory receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les récepteurs du sucré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aromagri Ile-de-France Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Versailles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les OBP et travaux en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et construction alimentaire. Journée Ecrin du Club Arômes et formulation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant specificities of human olfactory receptors from different phylogenetic classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for antagonism between odorants at olfactory receptor binding in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Roskilde, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding study revealing a human olfactory receptor involved in waxy-floral odor perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassan Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single lysyl residue is the major determinant for governing the binding specificity of a human odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tcatchoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agonists and antagonists for two human olfactory receptors from different phylogenetic classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schlegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural ligands of hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational change of the rat odorant-binding protein OBP-1F upon odorant binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new odorant-binding protein XlaeOBP identified in the aerial olfactory system of Xenopus laevis and Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Richard-Parpaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete depolarizations in hamster vomeronasal neurons in response to aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Azérad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding properties of hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity for odorants and acidic conformational changes of a rat odorant-binding protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural recognition between olfactory receptors, olfactory-binding proteins and odorants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Weurman Flavour Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a human odorant-binding protein in the olfactory mucus :location, characterization and potential role as an odorant carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bézirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Meeting of the European Chemoreception Research Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative proteomic investigations of the human olfactory mucus give evidence of secreted odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine C. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual World Congress of the Human Proteome Organisation (HUPO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aphrodisine existe-t-elle chez l'être humain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Trotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Gynécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale expression and structural features of a novel rat odorant-binding protein variant secreted by Pichia Pastoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium Olfaction &amp; Taste ISOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the hamster lipocalin aphrodisin a pheromone or a pheromone carrier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of biochemical and ligand-binding properties of natural and recombinant hamster aphrodisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium Olfaction &amp; Taste ISOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand binding study of 2 honeybee olfactory binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural comparison of 2 divergent honeybee olfactory binding proteins : disulfide bond arrangement, secondary structure and oligomerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Symposium of the Protein Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original method of ligand binding study applied to a novel heterologous rat odorant-binding protein variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium Olfaction &amp; Taste ISOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level expression in Pichia pastoris of heterologous putative odorant-binding protein from honeybee Apis Mellifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Danty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congress of the European Chemoreception Research Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Sienne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 idées reçues sur le goût : démêlez le vrai du faux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chou de Bruxelles souffre d'une mauvaise réputation [article publié dans un supplément du quotidien Libération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, p. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 idées reçues sur... LE GOÛT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégoûts et des couleurs : le chou de Bruxelles soufre d'une mauvaise réputation [article publié sur le site web de Libération]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui influence vraiment notre perception du goût ? Un expert nous éclaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, un mécanisme très subtil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la science élargit notre palette de saveurs. Dans &amp;lt;i&amp;gt;Grain de Sucre La Lettre&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tronchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage : pourquoi les repas en avion sont-ils plus mauvais (et est-ce vraiment le cas) ? https://actu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le jus de tomate est meilleur quand on le boit dans l'avion ? https://actu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Segond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'olfaction au quotidien. https://mag.bynez.com/salons-evenements/le-congres-olfaction-et-perspectives-comme-si-vous-y-etiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces chercheurs qui pensent l’alimentation de demain [https://www.leprogres.fr/]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Caccivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand. Il chasse l'amertume. Dans Bourgogne magazine. Hors-série : &amp;quot;300 ans d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonyme Anomyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande aventure du goût avec le CSGA de Dijon. Dans l'émission &amp;lt;i&amp;gt;Le monde de Jamy&amp;lt;/i&amp;gt; sur France 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamy Gourmand,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Sinding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de demain mijotée par ces chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Caccivio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 : pourquoi perd-on l'odorat et le goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût intimement lié à l'olfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légumineuses : comprendre les consommateurs pour dépasser les freins de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dijon : le centre du goût rénové en marché de performance. https://www.lemoniteur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une affaire de nez ? 80 clés pour comprendre le goût. &amp;lt;i&amp;gt;Dans rapport d'activités 2020 du Centre INRAE Bourgogne-Franche-Comté&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les édulcorants. Sont-ils sûrs pour la santé vasculaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]anonyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, p. 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre des Sciences du Goût et de l'Alimentation de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration du goût des protéines végétales est une affaire de longue haleine. https://www.lesechos.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josée Cougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une affaire de nez ? 80 clés pour comprendre le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]anonyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.30-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feu d'artifice gustatif. Dans Science et Avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.102-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution alimentaire en marche. Dans Science et Avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]anonyme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.90-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans vos assiettes en 2049 ? Dans &amp;lt;i&amp;gt;Le Bien Public&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : comment ça marche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux ont-il un &amp;quot;sens du goût&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des animaux : enjeu d’appétence en petfood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire van Overstraeten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût du gras et autres saveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La miraculine : une piste de recherche &amp;quot;intéressante&amp;quot;...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we taste sweetness: long-sought structure of human receptor mapped at last. 3D structure of the tongue’s sweet-sensing protein could guidefuture food designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dolgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qui influence réellement notre perception du goût ? Article publié dans Version Femina le 29/12/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand membre correspondant de l’Académie d’Agriculture de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 questions à... Loïc Briand, nouveau DU du CSGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diluer le whisky améliore-t-il vraiment son goût ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « goût végétal » : quels enjeux ? - Entretien avec Loïc Briand de l'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel menu en 2049 ?' : ce que nous mangerons demain... et comment nous le produirons. Dans &amp;lt;em&amp;gt;Newsletter du Centre INRA de Bourgogne-Franche-Comté n° 10&amp;lt;/em&amp;gt; du 19 juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand : &amp;quot;D'ici 2049, nos goûts n'auront pas beaucoup évolué&amp;quot;. Invitation à une table ronde dans le cadre du cycle de conférences 2049 organisé par l'Obs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finale régionale de MT180 : doctorante à l’uB, Karen Rihani rafle la mise !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARET : colloque 2018 au CSGA Dijon. 28 et 29 mai 2018 - CSGA, 9E boulevard Jeanne d'Arc, Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Offer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma thèse en 180 secondes : la victoire de Karen Rihani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Rihani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La brazzéine, une protéine au goût sucré et aux propriétés hors normes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur France Inter, Loïc Briand (CSGA) dit tout sur le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILEX : une publication et un brevet pour une équipe du CSGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment reconnaît-on les saveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi vous n’envisagez pas de boire votre mojito ou votre milkshake sans paille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée Leportois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise sur le goût du CSGA citée dans Le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sixième saveur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question pas si bête. Pourquoi la menthe rafraîchit-elle ? Mise en ligne sur ouest-france.fr de l'article paru le 19 août 2016 dans le magazine Ouest France suite à interview.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un miracle transformateur de goût : la miraculine, potentiel prometteur pour l'industrie agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5’-Ribonucleotide Imp Interacts with Tas1r3 Subunit to Enhance Sweet Taste Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Karolkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand discrimination in hOR1A1 based on the capacitive response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-oxo-C12:2-HSL, Quorum Sensing molecule from human intestinal microbiota, inhibits proinflammatory pathways in immune cells via bitter taste receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Coquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Delugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding changes the electrical properties of olfactory receptors at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lagunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Gorostiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Samitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4- Taste and trigeminal perception; from detection to integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Part Two: Flavor perception, from molecule to receptor and brain integration, </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-126, 2023, 978-0-323-89903-1. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-89903-1.00010-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter Six - Bacterial expression and purification of vertebrate odorant-binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 642, </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-150, 2020, </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût : de la molécule à la saveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chimie et les sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2018, Collection Chimie et .., 978-2-7598-2173-0 9782759821747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent development of a sweet-tasting brazzein and its potential industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sweeteners : Pharmacology, Biotechnology, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 p., 2018, Reference Series in Phytochemistry, 978-3-319-27026-5 (print) 978-3-319-27027-2 (online). </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27027-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of taste compounds: chemical structures and sensory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Laffitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour: From food to perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent development of a sweet-tasting brazzein and its potential industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Naumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sweeteners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 20 p., 2016, Reference Series in Phytochemistry, 978-3-319-26478-3 (print). </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26478-3_2-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recent Development of a Sweet-Tasting Brazzein and its Potential Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naumer Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krohn Michael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sweeteners</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-20, 2016, 978-3-319-26478-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste perception and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor: From Food to Behaviors, Wellbeing and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 299, </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 460 p., 2016, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-08-100300-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périréception et protéines porteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Maïbèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salesse, Roland ; Gervais, Rémi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.61-73, 2012, Collection Synthèses, 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les molécules odorantes, sapides et trigéminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thomas-Danguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitrepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Synthèses (Quae), ISBN-13 : 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molécules aromatisantes et sapides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie 1 : L'aliment : un univers sensoriel potentiel, Educagri Editions, 2012, Références (Educagri), 978-2-84444-879-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périréception et protéines porteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Maibeche Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Heydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Golebiowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odorat et goût. De la neurobiologie des sens chimiques aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Synthèses (Quae), 978-2-7592-1770-0 978-2-7592-1770-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-quantitative structure-activity relationships study of ligands for two human olfactory receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tromelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression of Multidisciplinary Flavour Science. Proceedings of the 12. Weurman Symposium. Interlaken, Switzerland, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zurich University of Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-905745-19-1. </w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf902402s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural recognition between odorants, olfactory-binding proteins and olfactory receptors - first events in odour coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavor perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Blackwell Publishing, 2004, 1-4051-1627-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odorant binding protein-based optoelectronic nose: Hydration and protein activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle El Kazzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">123 (22), IEEE, pp.230-236, 2022, 2022 IEEE International Symposium on Olfaction and Electronic Nose (ISOEN), </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISOEN54820.2022.9789645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a role for salivary detoxification enzymes in taste perception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman flavour research symposium, </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5575005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do space conditions change flavour perception and decrease food intake by astronauts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcgrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5346965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a purification protocol guided by bitter taste receptor activation and sensory analysis to isolate new tasteactive compounds in barrel-aged wines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Winstel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Waffo-Téguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium, </w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5347016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A receptor-based assay to study bitterness masking effect of yeast extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman flavour research symposium, </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5128287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bitter taste of vitamins is mediated by human TAS2R activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Proceedings of the 16. Weurman Flavour Research Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P16 - Engineering the full sequence space of the sweet-tasting protein brazzein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Reidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabell Geistler-Al-Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Meinecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.147-147 (P16), 2020, ECRO 2019, </w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjaa007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commencing countdown engines on - interplanetary flavour perception on a mission to Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Beauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Demaria Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Heer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.120-121, 2020, ECRO 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution of the X-ray structure of gurmarin: new insights into the molecular mechanism of sweet taste receptor inhibition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Sigoillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Brockhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.124-124, 2020, Abstracts of the 29. annual meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized vector for functional expression of the human bitter taste receptor TAS2R14 in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45 (2), pp.156-156 (P40), 2020, European-Chemoreception-Research-Organization (ECRO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel canine odorant binding proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Glaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2022/180102 A1. 2022, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a sweet protein for ehancing the sweet taste and/or sweet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Riedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Rudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3915397A1. 2021, pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’expression auto-inductible n° 3.026.109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Seigneuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Garrido-Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 14/59019. 2014, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moutarde et radis : ils mettent le feu à nos papilles. Dans E=M6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé - Miraculine : la baie qui sucre vos papilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ballestrero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode d'action moléculaire de la miraculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on tromper ses papilles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta dei sapori - Dal ricettore al consumatore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla scoperta dei sapori - Un gusto a doppio senso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P043: 3-oxo-C12:2, a Quorum Sensing molecule from the gut, exerts anti-inflammatory effects through a bitter taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Coquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (Supplement_1), pp.i160-i160, 2022, Abstracts of the 16. Congress of ECCO - European Crohn's and Colitis Organisation, </w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab232.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P064: 3-oxo-C12:2, a Quorum Sensing molecule from the gut, exerts anti-inflammatory effects through a bitter taste receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Aguanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Belloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crohn's and Colitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (S1), pp.S169-S170, 2021, Abstracts of the 16. Congress of ECCO - European Crohn's and Colitis Organisation, </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjab076.193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document de synthèse du groupe de travail &amp;quot;enjeux et questions de recherche sur protéines végétales communes entre les départements TRANSFORM &amp; BAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bodinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Boire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inrae. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût, une affaire de nez ? 80 clés pour comprendre le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 143 p., 2020, Clés pour comprendre, 978-2759231812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture et flaveur des aliments : vers une conception maîtrisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Voilley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Educagri Editions, pp.298, 2012, Références, 978-2-84444-879-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chimie du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. (La chimie du goût), 2018, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteurs chimio-sensoriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Signalisation Cellulaire et Moléculaire (UE2 Neuro-Signalisation), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie et étude des relations structure-fonction de protéines d'intérêt agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Briand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02828321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1097"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="200CDA80"/>
+    <w:nsid w:val="A33B6909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-5936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151710279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=Fys527oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05619024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2026.106936" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2026.104171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornut Cl&#233;mence" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chometton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag010/8529349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagunas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Topin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.117000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeannin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17060949" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Menin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100319" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2024.106643" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcclintock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcgrane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam J&#228;ger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05777-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Abi Khalil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540438v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Perniss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodenbenner-Tuerich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wiegand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299662" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345122v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladi&#353;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Scott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae041/7887474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977374v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100379" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114596" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12010002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083298" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levavasseur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Laffitte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169216" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819551v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194141" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037577v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11193018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102331" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713262v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Coquant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Aguanno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delugeard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13451-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2022.08.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819626v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gorostiza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Samitier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114755" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882704v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11111687" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191570v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.625110" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03446005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tornier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01731-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07474" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144438v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Uyanik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dondaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33485" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249029" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296049v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robichon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01465" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11040509" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191902v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Romo-Romo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa185" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10123140" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa055" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423308v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J. Gozzi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0343-4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beauchamp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Heer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12633" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenoir" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101456" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02547525v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouysset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126864" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917156v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039903v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vilnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620575v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000595" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917336v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Taylor" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Demaria Pesce" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsat.3304_10.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945743v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620777v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44134-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264544v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220259" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626496v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092050" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621806v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39404-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857988v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dereuter" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsunami" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Yamashita" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx083" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2018.03.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686203v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Savistchenko" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187051" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918537v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620794v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522981v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412444v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller-Leseigneur" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2016.09.006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.12.003" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524841v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000377" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debroise" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508174v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01395105v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3331" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36QWR5N2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396622v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11892-016-0746-2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213726v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.06.006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0TX9R98-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297018v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.02.003" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233907v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vancleef" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van den Broeck" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thijs" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steensels" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15725" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259112v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Portman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Long" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Carr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J. Winzor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi5002344" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639664v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seigneuric" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-014-0526-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543496v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866018v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;trepierre" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Pessot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioe.21877" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiebaud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.22735" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296425v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2012.03.006" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190436v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charlier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3121" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWRKPG8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956076v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang W. Meyerhof" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4387-3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2NTBKGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642249v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939831v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki M. Yabuki" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. D. J. Scott" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. A. J. Taylor" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr037" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267101v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Koizumi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Tsuchiya" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Nakajima" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ito" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Terada" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016644108" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137031v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939847v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni A. Borysik" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Taylor" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Scott" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.09.019" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z41K5LCP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555262v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667346v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668859v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Yabuki" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Portman" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scott" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-010-9070-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658701v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scire" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marabotti Marabotti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Staiano" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Varriale" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900346z" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666734v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668004v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion E. Pesenti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.05.067" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVSWSKWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137039v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. White" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scott" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni J. Borysik" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744490900420X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375337v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi802300k" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657665v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.048" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JPTRZLV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661131v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.06.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657485v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tcatchoff" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.03.017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677576v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji002" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677520v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04337.x" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBFW45J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677398v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trotier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682525v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311212200" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677720v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Delage" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679920v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pernollet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh044" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679976v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676637v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicharat Swasdipan" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676206v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677558v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Birlirakis" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011243815544" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TVN9CTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115992v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1478" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13KNFGP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671654v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674790v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594969v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594171v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186829v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Masson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1998.1027" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P9P9XQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02001719v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michard-Vanh&#233;e" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595173v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gantier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595446v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688733v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595106v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Pouvreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595313v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauzin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621255v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C. Jones" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren V. Hoffmann" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101624v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag002" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101609v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095283v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789794v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810628v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789680v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Battault" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Risdon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Santa Barbara" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772072v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma &#268;ustovi&#263;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789579v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772071v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256278v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abde Arrachid" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369119v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Maillard" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789694v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917908v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885473v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918384v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737994v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575122v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hlasny" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/chemse/article/43/3/e1/4910404" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx077" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736487v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Stawowska" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Ratuld" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788280v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594666v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737466v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie de Ratuld" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799205v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bushdid" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581527v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165740v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741360v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744377v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubant" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju073" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806113v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir Fouzia" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806040v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir-Choukri Filali" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808024v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804225v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815085v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191136v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191302v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823249v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berger" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820958v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829077v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard-Parpaillon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830628v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832154v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831048v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarazin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830664v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037623v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216738v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deborde" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176475v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dautry" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216745v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028931v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Loriot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945095v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050409v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tronchet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178577v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Segond" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178564v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176527v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Caccivio" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180069v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mignot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039249v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anonyme Anomyne" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178812v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Gourmand," TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039292v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178209v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perruchot" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176583v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039407v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]anonyme" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178331v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouillard" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178229v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cougard" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039343v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178079v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178150v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bertin" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176639v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039391v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sender" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039802v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039377v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784979v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918746v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Overstraeten" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791784v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791729v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789864v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Poulet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176432v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dolgin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183667v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178516v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178125v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923850v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923880v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788802v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785965v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785817v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mulon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Offer" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788417v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790063v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790608v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918766v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607013v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785770v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Leportois" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785005v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918780v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608701v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondou" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785947v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607492v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133272v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003634v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592358v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dias" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080748v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338432v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790159v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C Jones" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren V Hoffmann" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790139v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ravo Morales" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura Carretero" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Burgos" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789806v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790128v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686102v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828946v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729419v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790263v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790111v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195938v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908171v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790173v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944510v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917427v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546236v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734777v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307754v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790117v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857984v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785709v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917402v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789427v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857985v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738155v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790507v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940878v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857675v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790510v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523753v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575121v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595522v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528068v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785711v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857672v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785766v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575123v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608482v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784986v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785943v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Kouidhi" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudalia" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Phrakonkham" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787877v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857289v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785922v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575115v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J. Mcgrane" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528067v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296413v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302720v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686138v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398373v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw019" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578246v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297020v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799034v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296415v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234391v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241061v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296417v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296418v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296416v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179562v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296419v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575124v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165734v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296424v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170598v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170606v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296423v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164429v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164420v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164431v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572168v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594345v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164439v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723265v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164440v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164820v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301785v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594409v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231280v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748614v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594407v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemmer" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balasubramanian" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183882v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164413v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719012v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yabuki" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Scott" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Taylor" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815165v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755055v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew J. Taylor" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755122v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756735v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lugaz" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wiencis" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754852v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758513v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819622v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755310v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165422v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756935v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753703v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823789v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821194v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823784v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751693v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757362v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815143v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753019v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753733v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassan Hamdani" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753293v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760322v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763879v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763275v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762947v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762163v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762415v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Az&#233;rad" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764254v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762967v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762011v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761383v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831070v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763314v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761161v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760365v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761191v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760373v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760338v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771338v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050331v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapostolle" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053909v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahousse" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053958v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rebeihi" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184207v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053851v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050469v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050765v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528038v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788820v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799800v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800639v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800953v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805865v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675582v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546045v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369182v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03789515v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000104" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00010-4" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791423v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-27027-2_2" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27027-2_2" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789076v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/439784.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582304v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578260v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367239.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524836v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007/978-3-319-26478-3_2-1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26478-3_2-1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490959v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naumer Christian" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krohn Michael" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787942v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806042v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809036v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Maibeche Coisne" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817629v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbc.zhaw.ch/de/science/icbc/fe-dienstleistungen/publikationen.html" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828355v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781247v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leclerc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710298v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rudert" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801038v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garrido-Fleury" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723025v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN54820.2022.9789645" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368159v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346965" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368011v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Winstel" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5347016" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341439v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128287" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545840v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686461v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5575005" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884955v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885497v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051421v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931656v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballestrero" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810105v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806198v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804301v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806143v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685719v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab232.172" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443792v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Croquant" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyrottes" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab076.193" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917035v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1649/9782759231812/le-gout-une-affaire-de-nez" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791513v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785920v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828321v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-briand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8175-5936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151710279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=Fys527oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathia Karachaliou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pertuit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Beteinakis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2026.104171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05619024v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2026.106936" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589571v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornut Cl&#233;mence" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chometton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag010/8529349" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mcclintock" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcgrane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam J&#228;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Meinert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-025-05777-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hobloss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brugui&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dessertaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2025.106639" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04958107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100246" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040854" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lagunas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Topin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.117000" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle El Kazzy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Weerakkody" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2024.116879" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991871v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeannin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17060949" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Menin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2025.100319" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2024.106643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114596" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04478252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M.M. Dias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2024.104791" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Bikker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines12010139" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Picquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29235781" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Abi Khalil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae037" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Schmidt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Perniss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bodenbenner-Tuerich" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Wiegand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Briand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adbi.202400117" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299662" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345122v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Hladi&#353;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fiorucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad886" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Scott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae041/7887474" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouizi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delaude" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpuza Kapundu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114204" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04977374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2024.100379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rayo-Morales" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura-Carretero" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia-Burgos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105743" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03888015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gourrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bouzidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albouy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levavasseur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.112260" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12010002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136548" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13080964" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28083298" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472658v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samvel Nazaryan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Hovhannisyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1774034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre M. M. Dias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114329" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781335v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2022.08.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819626v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Gorostiza" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Samitier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114755" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Saliou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11111687" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819551v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14194141" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753333v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Laffitte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169216" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03855155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227866" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037577v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11193018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqun Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Pacalon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Xu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihao Li" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102331" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Coquant" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Aguanno" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delugeard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-13451-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Naumer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krohn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11010046" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10123140" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03367315v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Gerkin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ohla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. Veldhuizen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule V. Joseph" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Kelly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa081" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03446005v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tornier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01731-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brondel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.625110" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c07474" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcion" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Uyanik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dondaine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33485" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428624v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26226805" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191804v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robichon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01465" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197668v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11040509" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Risdon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Battault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Romo-Romo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmaa185" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039903v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vilnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Robert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Taylor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beauchamp" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Heer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hummel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12633" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969543v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lenoir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101456" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384074v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03300-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917092v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa055" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo J. Gozzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-019-0343-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02547525v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bouysset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126864" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917156v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621806v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert-Hazotte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schoumacker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39404-x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915890v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brenet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buhot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.08.072" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTNJ789Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917336v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Taylor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Demaria Pesce" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsat.3304_10.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945743v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620777v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44134-1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620575v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000595" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02264544v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220259" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626496v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092050" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619112v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857988v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dereuter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626068v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sigoillot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockoff" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjy054" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Behrens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A. de March" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsunami" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsuko Yamashita" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx083" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383021v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2018.03.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620958v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debroise" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522981v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918537v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01686203v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Savistchenko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0187051" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620794v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ch&#233;ron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Golebiowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01412444v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller-Leseigneur" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2016.09.006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522984v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2016.12.003" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524841v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/mco.0000000000000377" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396622v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11892-016-0746-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01395105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3331" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-36QWR5N2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508174v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297019v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629757v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392201v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kriznik" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33037" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259112v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297017v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213726v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bouvet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.06.006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0TX9R98-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297018v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.02.003" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233907v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vancleef" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van den Broeck" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thijs" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steensels" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15725" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212005v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L. Portman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jed Long" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Carr" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J. Winzor" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi5002344" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639664v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Seigneuric" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-014-0526-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866526v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thiebaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.22735" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543496v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866018v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;trepierre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Pessot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/bioe.21877" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296425v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitrepierre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pep.2012.03.006" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190436v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Charlier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffj.3121" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PWRKPG8F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223562v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Roudnitzky" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brockhoff" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maison" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301600m" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763833v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Meyerhof" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-3897-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7X8C7QG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956076v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Sigoillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Brockhoff" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang W. Meyerhof" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4387-3" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2NTBKGQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267101v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Koizumi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asami Tsuchiya" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Nakajima" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Ito" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Terada" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016644108" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939831v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki M. Yabuki" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. D. J. Scott" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. A. J. Taylor" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr037" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642249v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641823v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Raliou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Grauso" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoffmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel-Le-Poupon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr014" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137031v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555262v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939847v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni A. Borysik" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Taylor" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Scott" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.09.019" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z41K5LCP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667346v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668859v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Yabuki" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Portman" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Scott" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-010-9070-4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375337v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi802300k" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655865v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Hamdani" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658701v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scire" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marabotti Marabotti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Staiano" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Varriale" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900346z" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666734v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chevalier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668004v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion E. Pesenti" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude Pernollet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.05.067" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVSWSKWP-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137039v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. White" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Scott" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni J. Borysik" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090744490900420X" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668044v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjn032" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657665v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.04.048" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JPTRZLV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667234v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661724v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Monnerie" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b717724k" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5645FE269186E22F69945CF567789EE21A93070A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661131v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.06.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657485v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tcatchoff" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.03.017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677520v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2005.04337.x" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LDBFW45J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02881790v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martelet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Tlili" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0471801" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPCHMPDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677576v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schlegel" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bji002" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682525v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311212200" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677720v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Delage" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677398v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trotier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679920v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pernollet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjh044" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679976v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682304v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676206v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eloit" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huet" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676637v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicharat Swasdipan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115990v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012428527813" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2D07F869EE2463D2D34B43C04394CB7AFDA3C80D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677558v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Birlirakis" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011243815544" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9TVN9CTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115992v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1478" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13KNFGP8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671654v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674790v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594969v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lenoir" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594171v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques R&#233;my" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02001719v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Berger" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michard-Vanh&#233;e" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Arnold" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595173v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gantier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Tran" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186829v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty-Berger" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Masson" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.1998.1027" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P9P9XQP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595446v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Danty" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688733v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595106v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Pouvreau" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Quillien" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595313v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauzin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05621255v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C. Jones" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren V. Hoffmann" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101609v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag002" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101624v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994530v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979375v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04979259v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095283v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789794v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810628v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789680v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Battault" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Risdon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouvet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sigaudo-Roussel" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Santa Barbara" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772072v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma &#268;ustovi&#263;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789579v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789694v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256278v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Samain" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gabet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abde Arrachid" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772071v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369119v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a Maillard" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle B&#233;no" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnoult" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734758v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achems.org" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917908v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885473v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918384v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737994v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecro.online/meetings/ecro-2018/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735462v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575122v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Hlasny" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/chemse/article/43/3/e1/4910404" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjx077" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736487v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Stawowska" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Ratuld" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788280v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rannou" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594666v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737466v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie de Ratuld" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799205v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bushdid" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523754v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393493.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw120" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581527v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918213v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Riedel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Giestler-Al-Madani" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Meinecke" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165740v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741360v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744377v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dubant" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bju073" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806113v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir Fouzia" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805969v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808024v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806040v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia El Mountassir-Choukri Filali" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807184v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804225v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815085v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191136v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Miller" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823357v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiencis" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pillias" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Planchais" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191302v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823249v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berger" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820958v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829077v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard-Parpaillon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830628v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tran" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832154v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831048v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarazin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Henry" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830664v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050331v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapostolle" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184207v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053909v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahousse" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053958v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rebeihi" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050765v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053851v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050469v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lautr&#233;dou" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528038v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788820v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799800v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800639v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800953v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805865v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003634v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994508v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133272v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045667v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592358v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dias" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338432v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128734v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080748v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146158v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Yesayan" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790263v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789806v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790128v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790159v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nykola C Jones" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren V Hoffmann" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790139v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ravo Morales" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Segura Carretero" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Burgos" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686102v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828946v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03729419v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03195938v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790111v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03908171v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790173v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307754v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790117v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944510v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02546236v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917427v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734777v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789427v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857985v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738155v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790507v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940878v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917402v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857984v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785709v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857675v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790510v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785922v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575115v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott J. Mcgrane" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785711v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857672v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595522v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523753v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575121v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528068v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785766v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575123v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608482v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784986v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785943v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Kouidhi" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudalia" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Folia" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Phrakonkham" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787877v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857289v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578246v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296413v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302720v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528067v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686138v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398373v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjw019" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296419v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234391v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799034v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296415v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297020v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241061v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296417v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296418v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296416v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179562v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170606v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575124v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165734v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296424v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170598v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296423v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164429v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164420v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164431v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572168v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164440v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164820v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594345v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164439v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723265v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164413v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748614v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301785v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594409v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748655v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231280v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594407v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemmer" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balasubramanian" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183882v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815165v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719012v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yabuki" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Scott" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Taylor" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755055v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andew J. Taylor" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755122v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758513v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819622v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756735v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lugaz" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wiencis" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754940v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754852v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755310v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753703v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165422v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756935v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758240v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823789v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821194v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757362v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815143v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823784v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751693v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753019v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753733v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassan Hamdani" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753293v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762947v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760322v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763879v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763275v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762415v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Az&#233;rad" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boucher" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764254v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762163v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762967v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762011v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761383v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831070v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760365v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763314v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761161v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761191v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760373v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760338v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771338v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176475v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dautry" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216738v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Deborde" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037623v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216745v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05028931v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Loriot" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945095v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050409v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tronchet" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178577v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Segond" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178564v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05180069v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mignot" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176527v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Caccivio" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039249v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anonyme Anomyne" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178812v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Gourmand," TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sinding" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039292v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178079v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178150v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bertin" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176639v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178209v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Perruchot" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176583v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039407v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]anonyme" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178331v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouillard" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178229v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Cougard" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039343v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039391v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sender" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039377v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039802v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791729v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784979v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918746v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire van Overstraeten" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791784v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789864v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Poulet" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05176432v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dolgin" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05183667v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178516v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178125v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923880v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923850v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788802v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785965v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788417v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785817v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mulon" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Offer" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790063v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790608v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918780v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918766v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607013v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785770v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Leportois" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785005v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608701v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondou" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785947v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607492v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820110v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675582v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546045v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brot" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369182v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03789515v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780323899031000104" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89903-1.00010-4" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917357v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Glaz" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0076687920302135" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2020.05.002" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789076v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/439784.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791423v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-27027-2_2" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27027-2_2" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582304v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524836v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referenceworkentry/10.1007/978-3-319-26478-3_2-1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26478-3_2-1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490959v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naumer Christian" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krohn Michael" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578260v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367239.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787942v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ma&#239;b&#232;che" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805994v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806042v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brachais" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809036v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Maibeche Coisne" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817629v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icbc.zhaw.ch/de/science/icbc/fe-dienstleistungen/publikationen.html" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf902402s" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828355v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723025v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISOEN54820.2022.9789645" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686461v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5575005" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368159v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5346965" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368011v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Winstel" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marchal" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5347016" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341439v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5128287" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545840v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885491v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Reidel" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Geistler-Al-Madani" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaa007" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884955v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885406v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885497v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781247v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Leclerc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04710298v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Rudert" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801038v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garrido-Fleury" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051421v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931656v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballestrero" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810105v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806198v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804301v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806143v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685719v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab232.172" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03443792v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Croquant" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peyrottes" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjab076.193" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563188v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire," TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917035v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1649/9782759231812/le-gout-une-affaire-de-nez" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191242v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791513v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785920v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02828321v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>