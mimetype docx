--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -624,473 +624,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence in video games: A systematic review and meta-analysis of the effects of game design choices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal interface and reliability displays: Effect on attention, mode awareness, and trust in partially automated vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103936⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1107847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1107847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852663v1</w:t>
+                <w:t xml:space="preserve">hal-04068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal interface and reliability displays: Effect on attention, mode awareness, and trust in partially automated vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence in video games: A systematic review and meta-analysis of the effects of game design choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1107847. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.103936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1107847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068342v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-up displays in action video games: the effects of physical and semantic characteristics on player performance and experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earcons to reduce mode confusions in partially automated vehicles: Development and application of an evaluation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0144929X.2022.2081609⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.103044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2023.103044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681361v1</w:t>
+                <w:t xml:space="preserve">hal-04068339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earcons to reduce mode confusions in partially automated vehicles: Development and application of an evaluation method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Head-up displays in action video games: the effects of physical and semantic characteristics on player performance and experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldéric Gazagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 176, pp.103044. </w:t>
+              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (10), pp.1466-1486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2023.103044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0144929X.2022.2081609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068339v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Impact of Time-to-Collision Constraint and Head Gaze on Usability for Robot Navigation in a Corridor</w:t>
               </w:r>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching in clutter: Visual behavior and performance of expert action video game players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,607 +1750,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interface design on drivers’ behavior in partially automated cars: An on-road study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+                <w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.06.019⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322187v1</w:t>
+                <w:t xml:space="preserve">halshs-02553707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
+                <w:t xml:space="preserve">Impact of interface design on drivers’ behavior in partially automated cars: An on-road study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Mouginé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (3), pp.135-145. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.508-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02553707v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver compliance with automation reliability information regarding hazardous environmental circumstances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptability of notifications delivered to older adults by technology-based assisted living services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yovan Hurgobin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Merciol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.834.0343⟩</w:t>
+              <w:t xml:space="preserve">Universal Access in the Information Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.675-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10209-019-00665-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097280v1</w:t>
+                <w:t xml:space="preserve">hal-02179319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptability of notifications delivered to older adults by technology-based assisted living services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Driver compliance with automation reliability information regarding hazardous environmental circumstances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margaux Merciol</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sauzéon</w:t>
+                <w:t xml:space="preserve">Yovan Hurgobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universal Access in the Information Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19, pp.675-683. </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (4), pp.343-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10209-019-00665-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.834.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179319v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de co-conception d'une méthode d'observation et d'évaluation multidimensionnelle de l'accessibilité au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2414,77 +2414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards context-aware assistive applications for aging in place via real-life-proof activity detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAISE - Journal of Ambient Intelligence and Smart Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.445 - 459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4716,77 +4716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do multimodal interfaces affect mode awareness in partially automated vehicles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,90 +4824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicating the limits of partially automated vehicles with drivers’ peripheral vision: an online study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanna Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,77 +5174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of mode awareness measurements for automated driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5282,77 +5282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory feedbacks for automated driving: An evaluation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5384,420 +5384,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces humain-machine et conduite automobile : effet des interfaces multimodales sur l’orientation des ressources attentionnelles vers l’état des systèmes d’automatisation de la conduite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+                <w:t xml:space="preserve">Enhancing child, young and older adult pedestrians’ crossing decision presenting vehicle’s state information through an external vehicle display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïsha Sahaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzième colloque de psychologie ergonomique EPIQUE'2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.161-168</w:t>
+              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, New York City, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280128v1</w:t>
+                <w:t xml:space="preserve">hal-03128807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing child, young and older adult pedestrians’ crossing decision presenting vehicle’s state information through an external vehicle display</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Labeye</w:t>
+                <w:t xml:space="preserve">Characteristics model for representing entities as part of the driving process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, New York City, NY, United States</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128807v1</w:t>
+                <w:t xml:space="preserve">hal-03114231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics model for representing entities as part of the driving process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
+                <w:t xml:space="preserve">Interfaces humain-machine et conduite automobile : effet des interfaces multimodales sur l’orientation des ressources attentionnelles vers l’état des systèmes d’automatisation de la conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Onzième colloque de psychologie ergonomique EPIQUE'2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114231v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReCoVac : Décision autonome de reprise de la conduite d’un véhicule autonome et connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5833,536 +5833,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de Position : Projet C2C – Véhicules connectés et acceptabilité par l’humain</w:t>
+                <w:t xml:space="preserve">Diegetic display, player performance and presence in virtual reality video games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipo Studzinski Perotto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFMS 2020 - 3e Journées Francophones de la Modélisation et de la Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Cargèse, France. pp.25-28</w:t>
+              <w:t xml:space="preserve">11th International Conference on Applied Human Factors and Ergonomics - AHFE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120823v1</w:t>
+                <w:t xml:space="preserve">hal-03101667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diegetic display, player performance and presence in virtual reality video games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise de Position : Projet C2C – Véhicules connectés et acceptabilité par l’humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipo Studzinski Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Leroux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applied Human Factors and Ergonomics - AHFE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">JFMS 2020 - 3e Journées Francophones de la Modélisation et de la Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cargèse, France. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101667v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Campo</w:t>
+                <w:t xml:space="preserve">Influence de la composition des affichages tête-haute sur la performance et l'expérience des joueurs novices et experts dans les jeux MOBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque de psychologie ergonomique EPIQUE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879382v1</w:t>
+                <w:t xml:space="preserve">hal-02194566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition des affichages tête-haute sur la performance et l'expérience des joueurs novices et experts dans les jeux MOBA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Delmas</w:t>
+                <w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque de psychologie ergonomique EPIQUE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194566v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de véhicules semi-autonomes en conduite réelle : effet du tableau de bord sur les émotions et la charge mentale du conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Mouginé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6491,90 +6491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'observation multimodale de l'accessibilité au numérique pour les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6629,64 +6629,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,64 +6754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing an Accessible and Engaging Email Application for Aging in Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7022,77 +7022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification des activités quotidiennes des personnes âgées : Une approche simple, non-intrusive et à bas coût.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACCEPT - Premières rencontres interdisciplinaires autour des aides technologiques, du handicap cognitif et de la perte d'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7130,77 +7130,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Daily Activities of Older Adults: A Simple, Non-Intrusive, Low-Cost Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sauzéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSETS - The 16th International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rochester, NY, United States. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8385,140 +8385,140 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de développer une vision systémique dans la conception d'une méthode d’observation multimodale pour l’étude de l’accessibilité numérique avec des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Dussart; Mai-Anh Ngo; Valérie Siranyan; Pascal Sommer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la démocratie sanitaire à la démocratie en santé, Vers la construction d’une « handicratie », pour un meilleur accompagnement des personnes en situation de handicap.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEH</w:t>
+                <w:t xml:space="preserve">LEH Edition</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Témoignages et pistes de réflexion sur la place de la personne handicapée dans notre société, 978-2-84874-827-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02554056v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -8718,77 +8718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT/RR–2022–06–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9180,51 +9180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwaf049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vancaemelbecke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwae026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2210880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103936" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monsaingeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1107847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cahuzac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bald&#233;ric Gazagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2081609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Mougin&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2021.100471" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097280v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Hurgobin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0343" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merciol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-019-00665-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Isbister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2013.847214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.563800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811400600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916319v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Carli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094110v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Abia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96059-3_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661334.2661360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwaf049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vancaemelbecke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwae026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2210880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monsaingeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1107847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cahuzac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bald&#233;ric Gazagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2081609" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Mougin&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2021.100471" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merciol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-019-00665-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Hurgobin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Isbister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2013.847214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.563800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811400600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916319v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Carli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094110v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Abia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96059-3_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661334.2661360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>