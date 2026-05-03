--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -624,473 +624,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal interface and reliability displays: Effect on attention, mode awareness, and trust in partially automated vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence in video games: A systematic review and meta-analysis of the effects of game design choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1107847⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.103936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068342v1</w:t>
+                <w:t xml:space="preserve">hal-03852663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence in video games: A systematic review and meta-analysis of the effects of game design choices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal interface and reliability displays: Effect on attention, mode awareness, and trust in partially automated vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107, pp.103936. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1107847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1107847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852663v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earcons to reduce mode confusions in partially automated vehicles: Development and application of an evaluation method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Head-up displays in action video games: the effects of physical and semantic characteristics on player performance and experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldéric Gazagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2023.103044⟩</w:t>
+              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (10), pp.1466-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144929X.2022.2081609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04068339v1</w:t>
+                <w:t xml:space="preserve">hal-03681361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head-up displays in action video games: the effects of physical and semantic characteristics on player performance and experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earcons to reduce mode confusions in partially automated vehicles: Development and application of an evaluation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (10), pp.1466-1486. </w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 176, pp.103044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0144929X.2022.2081609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2023.103044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681361v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Impact of Time-to-Collision Constraint and Head Gaze on Usability for Robot Navigation in a Corridor</w:t>
               </w:r>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching in clutter: Visual behavior and performance of expert action video game players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,291 +1750,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
+                <w:t xml:space="preserve">Impact of interface design on drivers’ behavior in partially automated cars: An on-road study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Mouginé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.508-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02553707v1</w:t>
+                <w:t xml:space="preserve">hal-03322187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of interface design on drivers’ behavior in partially automated cars: An on-road study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+                <w:t xml:space="preserve">Multimodal observation method of digital accessibility for elderly people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 81, pp.508-521. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (3), pp.135-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2021.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322187v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02553707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptability of notifications delivered to older adults by technology-based assisted living services</w:t>
               </w:r>
@@ -2137,77 +2137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver compliance with automation reliability information regarding hazardous environmental circumstances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yovan Hurgobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,90 +2267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche de co-conception d'une méthode d'observation et d'évaluation multidimensionnelle de l'accessibilité au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4716,77 +4716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do multimodal interfaces affect mode awareness in partially automated vehicles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,90 +4824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicating the limits of partially automated vehicles with drivers’ peripheral vision: an online study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanna Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5174,77 +5174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review of mode awareness measurements for automated driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5282,77 +5282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory feedbacks for automated driving: An evaluation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5384,420 +5384,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing child, young and older adult pedestrians’ crossing decision presenting vehicle’s state information through an external vehicle display</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Labeye</w:t>
+                <w:t xml:space="preserve">Interfaces humain-machine et conduite automobile : effet des interfaces multimodales sur l’orientation des ressources attentionnelles vers l’état des systèmes d’automatisation de la conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, New York City, NY, United States</w:t>
+              <w:t xml:space="preserve">Onzième colloque de psychologie ergonomique EPIQUE'2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128807v1</w:t>
+                <w:t xml:space="preserve">hal-03280128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics model for representing entities as part of the driving process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
+                <w:t xml:space="preserve">Enhancing child, young and older adult pedestrians’ crossing decision presenting vehicle’s state information through an external vehicle display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïsha Sahaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, New York City, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114231v1</w:t>
+                <w:t xml:space="preserve">hal-03128807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces humain-machine et conduite automobile : effet des interfaces multimodales sur l’orientation des ressources attentionnelles vers l’état des systèmes d’automatisation de la conduite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+                <w:t xml:space="preserve">Characteristics model for representing entities as part of the driving process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzième colloque de psychologie ergonomique EPIQUE'2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France. pp.161-168</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280128v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReCoVac : Décision autonome de reprise de la conduite d’un véhicule autonome et connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsy Kaddoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5833,536 +5833,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diegetic display, player performance and presence in virtual reality video games</w:t>
+                <w:t xml:space="preserve">Prise de Position : Projet C2C – Véhicules connectés et acceptabilité par l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Leroux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filipo Studzinski Perotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Aguilar Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applied Human Factors and Ergonomics - AHFE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">JFMS 2020 - 3e Journées Francophones de la Modélisation et de la Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cargèse, France. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101667v1</w:t>
+                <w:t xml:space="preserve">hal-03120823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de Position : Projet C2C – Véhicules connectés et acceptabilité par l’humain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diegetic display, player performance and presence in virtual reality video games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Michel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFMS 2020 - 3e Journées Francophones de la Modélisation et de la Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Cargèse, France. pp.25-28</w:t>
+              <w:t xml:space="preserve">11th International Conference on Applied Human Factors and Ergonomics - AHFE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120823v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition des affichages tête-haute sur la performance et l'expérience des joueurs novices et experts dans les jeux MOBA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Delmas</w:t>
+                <w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque de psychologie ergonomique EPIQUE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194566v1</w:t>
+                <w:t xml:space="preserve">hal-02879382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Campo</w:t>
+                <w:t xml:space="preserve">Influence de la composition des affichages tête-haute sur la performance et l'expérience des joueurs novices et experts dans les jeux MOBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque de psychologie ergonomique EPIQUE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879382v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de véhicules semi-autonomes en conduite réelle : effet du tableau de bord sur les émotions et la charge mentale du conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Mouginé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6491,90 +6491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'observation multimodale de l'accessibilité au numérique pour les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6629,64 +6629,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAN : Mise en Place d'une Méthode d’Évaluation Croisée de l'Accès aux Ressources Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,90 +8385,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de développer une vision systémique dans la conception d'une méthode d’observation multimodale pour l’étude de l’accessibilité numérique avec des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8718,77 +8718,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamaldeep Singh Oberoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsy Kaddoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRIT/RR–2022–06–FR, IRIT : Institut de Recherche Informatique de Toulouse. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9180,51 +9180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwaf049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vancaemelbecke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwae026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2210880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monsaingeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1107847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103044" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681361v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cahuzac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bald&#233;ric Gazagne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2081609" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Mougin&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2021.100471" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.019" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merciol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-019-00665-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Hurgobin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Isbister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2013.847214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.563800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811400600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916319v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Carli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280128v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101667v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094110v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Abia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96059-3_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661334.2661360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwaf049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vancaemelbecke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwae026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2210880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103936" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monsaingeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1107847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cahuzac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bald&#233;ric Gazagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2081609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Mougin&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2021.100471" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merciol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-019-00665-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Hurgobin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Isbister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2013.847214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.563800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811400600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916319v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Carli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094110v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Abia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96059-3_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661334.2661360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>