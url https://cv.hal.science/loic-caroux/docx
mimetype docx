--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -624,222 +624,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence in video games: A systematic review and meta-analysis of the effects of game design choices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal interface and reliability displays: Effect on attention, mode awareness, and trust in partially automated vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103936⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1107847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1107847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852663v1</w:t>
+                <w:t xml:space="preserve">hal-04068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal interface and reliability displays: Effect on attention, mode awareness, and trust in partially automated vehicles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presence in video games: A systematic review and meta-analysis of the effects of game design choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1107847. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.103936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1107847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068342v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-up displays in action video games: the effects of physical and semantic characteristics on player performance and experience</w:t>
               </w:r>
@@ -959,77 +959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earcons to reduce mode confusions in partially automated vehicles: Development and application of an evaluation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,235 +1334,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the street in front of an autonomous vehicle: An investigation of eye contact between drivengers and vulnerable road users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of visual background complexity and task difficulty on action video game players’ performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïsha Sahaï</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
+                <w:t xml:space="preserve">Axelle Mouginé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.981666⟩</w:t>
+              <w:t xml:space="preserve">Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.100471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcom.2021.100471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997879v1</w:t>
+                <w:t xml:space="preserve">hal-03451551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of visual background complexity and task difficulty on action video game players’ performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossing the street in front of an autonomous vehicle: An investigation of eye contact between drivengers and vulnerable road users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïsha Sahaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Labeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axelle Mouginé</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entertainment Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.100471. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcom.2021.100471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.981666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451551v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching in clutter: Visual behavior and performance of expert action video game players</w:t>
               </w:r>
@@ -1756,90 +1756,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of interface design on drivers’ behavior in partially automated cars: An on-road study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Mouginé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2137,77 +2137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver compliance with automation reliability information regarding hazardous environmental circumstances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yovan Hurgobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4716,77 +4716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do multimodal interfaces affect mode awareness in partially automated vehicles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4818,541 +4818,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicating the limits of partially automated vehicles with drivers’ peripheral vision: an online study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+                <w:t xml:space="preserve">Study of anxiety in car transportation to understand its determinants and to infuse human factors solutions in order to reduce them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanna Carli</w:t>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, New York City, NY, United States. pp.78-85</w:t>
+              <w:t xml:space="preserve">, Jul 2021, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114194v1</w:t>
+                <w:t xml:space="preserve">hal-03114225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamification in Transportation and Mobilities: A Preliminary Overview of Scientific Literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic review of mode awareness measurements for automated driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114238v1</w:t>
+                <w:t xml:space="preserve">hal-03114205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of anxiety in car transportation to understand its determinants and to infuse human factors solutions in order to reduce them</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gamification in Transportation and Mobilities: A Preliminary Overview of Scientific Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, New York, United States</w:t>
+              <w:t xml:space="preserve">21st Triennial Congress of International Ergonomics Association - IEA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114225v1</w:t>
+                <w:t xml:space="preserve">hal-03114238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of mode awareness measurements for automated driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Indicating the limits of partially automated vehicles with drivers’ peripheral vision: an online study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanna Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Driver Distraction and Inattention (DDI2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics - AHFE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, New York City, NY, United States. pp.78-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114205v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory feedbacks for automated driving: An evaluation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5390,77 +5390,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces humain-machine et conduite automobile : effet des interfaces multimodales sur l’orientation des ressources attentionnelles vers l’état des systèmes d’automatisation de la conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5498,64 +5498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing child, young and older adult pedestrians’ crossing decision presenting vehicle’s state information through an external vehicle display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïsha Sahaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Labeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6053,316 +6053,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Campo</w:t>
+                <w:t xml:space="preserve">Influence de la composition des affichages tête-haute sur la performance et l'expérience des joueurs novices et experts dans les jeux MOBA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10ème Colloque de psychologie ergonomique EPIQUE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879382v1</w:t>
+                <w:t xml:space="preserve">hal-02194566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition des affichages tête-haute sur la performance et l'expérience des joueurs novices et experts dans les jeux MOBA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Delmas</w:t>
+                <w:t xml:space="preserve">Méthode d’observation multimodale de l’accessibilité au numérique pour les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Istrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque de psychologie ergonomique EPIQUE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Jetsan 2019 : Journées d'Etude sur la TéléSanté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194566v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative de véhicules semi-autonomes en conduite réelle : effet du tableau de bord sur les émotions et la charge mentale du conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Monsaingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Mouginé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Istrate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,217 +7310,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'arrière-plans en mouvement sur la performance de recherche visuelle</w:t>
+                <w:t xml:space="preserve">Variations des stratégies d'anticipation visuelle en fonction de la règle dans un jeu vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFP 2011 - 53e congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Metz, France. pp.182-183</w:t>
+              <w:t xml:space="preserve">EPIQUE 2011 - 6e Colloque de Psychologie Ergonomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Metz, France. pp.405-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018229v1</w:t>
+                <w:t xml:space="preserve">hal-01017681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations des stratégies d'anticipation visuelle en fonction de la règle dans un jeu vidéo</w:t>
+                <w:t xml:space="preserve">Influence d'arrière-plans en mouvement sur la performance de recherche visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2011 - 6e Colloque de Psychologie Ergonomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Metz, France. pp.405-418</w:t>
+              <w:t xml:space="preserve">SFP 2011 - 53e congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Metz, France. pp.182-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017681v1</w:t>
+                <w:t xml:space="preserve">hal-01018229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for an item in dynamic visual environments : Impact of a moving background on visual search</w:t>
               </w:r>
@@ -7820,217 +7820,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of spatial sharing of visual attention on player's performance in a video game</w:t>
+                <w:t xml:space="preserve">Détecter l'apparition d'objets sur un fond visuel en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HCII 2009 - 13th International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.197-200</w:t>
+              <w:t xml:space="preserve">EPIQUE 2009 - 5e colloque de psychologie ergonomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France. pp.293-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020206v1</w:t>
+                <w:t xml:space="preserve">hal-01018233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecter l'apparition d'objets sur un fond visuel en mouvement</w:t>
+                <w:t xml:space="preserve">Beneficial effects of spatial sharing of visual attention on player's performance in a video game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Caroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2009 - 5e colloque de psychologie ergonomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France. pp.293-298</w:t>
+              <w:t xml:space="preserve">HCII 2009 - 13th International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, San Diego, CA, United States. pp.197-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018233v1</w:t>
+                <w:t xml:space="preserve">hal-01020206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of story consistency and reading context on the construction of documents models from multiple sources</w:t>
               </w:r>
@@ -9180,51 +9180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwaf049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vancaemelbecke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwae026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2210880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103936" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068342v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monsaingeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1107847" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cahuzac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bald&#233;ric Gazagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2081609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Mougin&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2021.100471" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merciol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-019-00665-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Hurgobin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Isbister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2013.847214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.563800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811400600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916319v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Carli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194566v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094110v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Abia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96059-3_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661334.2661360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020206v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018233v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knutsen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwaf049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033038v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Vancaemelbecke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2025.108652" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/iwc/iwae026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2023.2210880" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614172v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Avril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Picco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2024.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068342v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Monsaingeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1107847" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103936" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681361v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cahuzac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Ader" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bald&#233;ric Gazagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2022.2081609" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068339v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2023.103044" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Stiti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deguine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285927" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Mougin&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcom.2021.100471" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;sha Saha&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Labeye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.981666" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2020.1870819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322187v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02553707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02179319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Merciol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-019-00665-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097280v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yovan Hurgobin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lompr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01921226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIS-180505" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Isbister" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.11.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000277" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108083v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2015.01.066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108050v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2015.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2013.847214" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Botherel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2011.563800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720811400600" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouratille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Souche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RO-MAN60168.2024.10731457" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916319v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Calmels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Desgraves" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Husson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferri&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169163v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128486v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114205v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114238v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Carli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114244v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128807v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114231v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Aguilar Alarcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsy Kaddoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120823v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipo Studzinski Perotto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Combettes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leroux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02879382v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Istrate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02094110v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Abia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96059-3_1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004114" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015280v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661334.2661360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020215v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470757v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470833v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nivet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554056v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/de-la-democratie-sanitaire-a-la-democratie-en-sante-9782848748276" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299845v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried T Mombo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04708856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamaldeep Singh Oberoi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01470826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04997824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>