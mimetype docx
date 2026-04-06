--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1895,355 +1895,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception d’éléments structuraux pour la construction à base de colle lignocellulosique et de cabosse de cacao d’origine camerounaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact sur le transfert d'humidité d'une grille destinée à des mesures optiques de déformation du bois par spectre localisé (LSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchamen Ngoule</w:t>
+                <w:t xml:space="preserve">Blaysat Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguedjio Loïc</w:t>
+                <w:t xml:space="preserve">Jailin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique sur les écomatériaux au Cameroun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dschang, Cameroun</w:t>
+              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347673v1</w:t>
+                <w:t xml:space="preserve">hal-05352112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact sur le transfert d'humidité d'une grille destinée à des mesures optiques de déformation du bois par spectre localisé (LSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+                <w:t xml:space="preserve">Vers la conception d’éléments structuraux pour la construction à base de colle lignocellulosique et de cabosse de cacao d’origine camerounaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchamen Ngoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguedjio Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaysat Benoit</w:t>
+                <w:t xml:space="preserve">Delattre Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jailin Thomas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique sur les écomatériaux au Cameroun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dschang, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352112v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the design of structural elements for construction based on polylactic acid and cocoa pods of Cameroonian origin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchamen Ngoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Mtopi Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguedjio Loïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3eme JOURNEE D’ETUDE EN SCIENCES ET TECHNOLOGIE DU BOIS ET DE L’ENVIRONNEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Franceville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2540,51 +2540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et Caractérisation mécanique de matériaux composites :Cas des cabosses de Cacao d'origine camerounaise et d'acide polylactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mureille Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mtopi Fotso Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B41D8154"/>
+    <w:nsid w:val="290C1DC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-chrislin-nguedjio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4808-1606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Afoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-9Kvaxw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Nguedjio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Recho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Talla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabekou Takam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine M&#233;zatio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mabekou Takam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2439060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zemtchou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09662-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Merhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Mtopi Fotso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/97887-438-0830-5_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mureille Audrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtopi Fotso Blaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Takam Mabekou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla Kisito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-chrislin-nguedjio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4808-1606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Afoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-9Kvaxw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Nguedjio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Recho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Talla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabekou Takam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine M&#233;zatio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mabekou Takam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2439060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zemtchou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09662-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Merhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Mtopi Fotso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/97887-438-0830-5_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mureille Audrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtopi Fotso Blaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Takam Mabekou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla Kisito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>