--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -680,299 +680,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Creep-Recovery Behavior of Tropical Entandrophragma cylindricum Wood: Traditional and Fractional Modeling Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic approaches in wood fracture mechanics: A review of path-independent integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J S Mabekou Takam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+                <w:t xml:space="preserve">L C Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
+                <w:t xml:space="preserve">R Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">N Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P K Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113122⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761522v1</w:t>
+                <w:t xml:space="preserve">hal-05093113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic approaches in wood fracture mechanics: A review of path-independent integrals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Moutou Pitti</w:t>
+                <w:t xml:space="preserve">Analyzing Creep-Recovery Behavior of Tropical Entandrophragma cylindricum Wood: Traditional and Fractional Modeling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Recho</w:t>
+                <w:t xml:space="preserve">J S Mabekou Takam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Blaysat</w:t>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P K Talla</w:t>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.113122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05093113v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation and Numerical Verification of a New Rheological Model for Creep Behavior of Tropical Wood Species Based on Modified Variable-Order Fractional Element</w:t>
               </w:r>
@@ -1086,295 +1086,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring physical and thermo-elastic properties of two tropical wood species: insights from probabilistic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the nonlinear creep behavior of Entandrophragma cylindricum wood by fractional derivative model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabekou Takam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Kosguine Mézatio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Francis Zemtchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17480272.2024.2439060⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-024-09662-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832862v1</w:t>
+                <w:t xml:space="preserve">hal-04761487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the nonlinear creep behavior of Entandrophragma cylindricum wood by fractional derivative model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring physical and thermo-elastic properties of two tropical wood species: insights from probabilistic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Kosguine Mézatio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabekou Takam</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mabekou Takam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 28, pp.303-319. </w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-024-09662-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2024.2439060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761487v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1386,1503 +1386,1503 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of crack-lip pressure on the energy release rate in orthotropic materials : Effects of moisture content and mixed mode decoupling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the design of structural elements for construction based on polylactic acid and cocoa pods of Cameroonian origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchamen Ngoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Mtopi Fotso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguedjio Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th French Mechanics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">3eme JOURNEE D’ETUDE EN SCIENCES ET TECHNOLOGIE DU BOIS ET DE L’ENVIRONNEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Franceville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229964v1</w:t>
+                <w:t xml:space="preserve">hal-05347681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-mode crack propagation criteria in orthotropic materials under moisture content stress</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+                <w:t xml:space="preserve">Vers la conception d’éléments structuraux pour la construction à base de colle lignocellulosique et de cabosse de cacao d’origine camerounaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchamen Ngoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguedjio Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delattre Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique Sciences du Bois, Rupture-Imagerie-CND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du Bois, Jul 2025, Egletons, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique sur les écomatériaux au Cameroun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dschang, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158951v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative fracture parameters of Khaya ivorensis and Magnolia obovata : outlooks for the development of sustainable mobility materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact sur le transfert d'humidité d'une grille destinée à des mesures optiques de déformation du bois par spectre localisé (LSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Xavier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaysat Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jailin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miran Merhar</w:t>
+                <w:t xml:space="preserve">Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fragility Fracture (ICFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chinese University of Hong Kong, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146098v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRACTIONAL ORDER DERIVATIVE APPROACH OF VISCOELASTIC BEHAVIOR OF TROPICAL WOOD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative fracture parameters of Khaya ivorensis and Magnolia obovata : outlooks for the development of sustainable mobility materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery K Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Merhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Fragility Fracture (ICFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese University of Hong Kong, Mar 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111305v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact sur le transfert d'humidité d'une grille destinée à des mesures optiques de déformation du bois par spectre localisé (LSA)</w:t>
+                <w:t xml:space="preserve">FRACTIONAL ORDER DERIVATIVE APPROACH OF VISCOELASTIC BEHAVIOR OF TROPICAL WOOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kisito</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brisbane, Australia. pp.5437 - 5443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/080513-0669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352112v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception d’éléments structuraux pour la construction à base de colle lignocellulosique et de cabosse de cacao d’origine camerounaise</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analytical Generalization of the T and A-theta Integrals for the Study of Cracking in Three-dimensional Orthotropic Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique sur les écomatériaux au Cameroun</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experiment Mechanics, Jun 2025, Milwaukee, United States. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13052/97887-438-0830-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347673v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of structural elements for construction based on polylactic acid and cocoa pods of Cameroonian origin.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical approach of viscoelastic crack initiation and propagation in Orthotropic Materials : impact of hygro-mechanical loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme JOURNEE D’ETUDE EN SCIENCES ET TECHNOLOGIE DU BOIS ET DE L’ENVIRONNEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Franceville, Gabon</w:t>
+              <w:t xml:space="preserve">14 iemes journées annuelles du GDR Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Oct 2025, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347681v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Generalization of the T and A-theta Integrals for the Study of Cracking in Three-dimensional Orthotropic Medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et Caractérisation mécanique de matériaux composites :Cas des cabosses de Cacao d'origine camerounaise et d'acide polylactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mureille Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mtopi Fotso Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDRBOIS-2025 : 14èmes journées du GDR sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont-de-Marsan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13052/97887-438-0830-5_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05321515v1</w:t>
+                <w:t xml:space="preserve">hal-05345410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach of viscoelastic crack initiation and propagation in Orthotropic Materials : impact of hygro-mechanical loading</w:t>
+                <w:t xml:space="preserve">Modeling the influence of crack-lip pressure on the energy release rate in orthotropic materials : Effects of moisture content and mixed mode decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Afoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Dubois</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 iemes journées annuelles du GDR Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Oct 2025, Mont de Marsan, France</w:t>
+              <w:t xml:space="preserve">26th French Mechanics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329634v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Caractérisation mécanique de matériaux composites :Cas des cabosses de Cacao d'origine camerounaise et d'acide polylactique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed-mode crack propagation criteria in orthotropic materials under moisture content stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRBOIS-2025 : 14èmes journées du GDR sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont-de-Marsan, France</w:t>
+              <w:t xml:space="preserve">École thématique Sciences du Bois, Rupture-Imagerie-CND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du Bois, Jul 2025, Egletons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345410v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse probabiliste du comportement élastique de deux essences de bois tropicaux : Influence de la température</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Modélisation du Fluage du bois tropical d'Entandrophragma Cylindricum via le modèle fractionnaire de Burger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.59-62</w:t>
+              <w:t xml:space="preserve">3éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcoMat-Africa, Jun 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825579v1</w:t>
+                <w:t xml:space="preserve">hal-04885446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du Fluage du bois tropical d'Entandrophragma Cylindricum via le modèle fractionnaire de Burger.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+                <w:t xml:space="preserve">Analyse probabiliste du comportement élastique de deux essences de bois tropicaux : Influence de la température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Kosguine Mezatio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcoMat-Africa, Jun 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885446v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of nonlinear creep behavior of Entandrophragma Cylindricum wood through Zener fractional rheological model</w:t>
               </w:r>
@@ -3140,527 +3140,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and mechanical characterization of composite materials: the case of cocoa pods and polylactic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of periodic checkerboard patterns on moisture content diffusion properties of wood material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey M Tchamen Ngoule</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Blaise Mtopi Fotso</w:t>
+                <w:t xml:space="preserve">Thomas Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRBOIS-2025 : 14èmes journées du GDR sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont Marsan, France</w:t>
+              <w:t xml:space="preserve">Image-Based Mechanics : An Overview of Experimental and Numerical Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345409v1</w:t>
+                <w:t xml:space="preserve">hal-05306461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of periodic checkerboard patterns on moisture content diffusion properties of wood material</w:t>
+                <w:t xml:space="preserve">Decoupling of Mixed Crack Modes in 3D Orthotropic Viscoelastic Medium with the Influence of a Moisture content Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image-Based Mechanics : An Overview of Experimental and Numerical Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Udine, Italy</w:t>
+              <w:t xml:space="preserve">European solid mechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306461v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of Mixed Crack Modes in 3D Orthotropic Viscoelastic Medium with the Influence of a Moisture content Field</w:t>
+                <w:t xml:space="preserve">Fractional Order Derivative Approach of Viscoelastic Behavior of Tropical Wood : Experimental and Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naman Recho</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European solid mechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153274v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Order Derivative Approach of Viscoelastic Behavior of Tropical Wood : Experimental and Numerical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and mechanical characterization of composite materials: the case of cocoa pods and polylactic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M Tchamen Ngoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Mtopi Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">GDRBOIS-2025 : 14èmes journées du GDR sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111316v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du Fluage du bois tropical d'Entandrophragma Cylindricum via le modèle fractionnaire de Burger</w:t>
               </w:r>
@@ -3831,51 +3831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="290C1DC3"/>
+    <w:nsid w:val="D7152046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4062,51 +4062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-chrislin-nguedjio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4808-1606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Afoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-9Kvaxw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Nguedjio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Recho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Talla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111234" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabekou Takam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine M&#233;zatio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mabekou Takam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2439060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zemtchou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09662-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146098v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Merhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Benoit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Mtopi Fotso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/97887-438-0830-5_8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mureille Audrey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtopi Fotso Blaise" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Takam Mabekou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153274v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla Kisito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-chrislin-nguedjio" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4808-1606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440087v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Afoutou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-9Kvaxw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522229v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105525" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Nguedjio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Recho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Talla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111234" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabekou Takam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zemtchou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09662-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832862v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine M&#233;zatio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mabekou Takam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2439060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347681v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Mtopi Fotso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146098v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Merhar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/97887-438-0830-5_8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345410v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mureille Audrey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtopi Fotso Blaise" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Takam Mabekou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885616v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla Kisito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>