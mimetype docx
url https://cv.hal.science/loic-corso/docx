--- v0 (2026-03-13)
+++ v1 (2026-05-10)
@@ -112,283 +112,283 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Corso</w:t>
+                <w:t xml:space="preserve">L Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Curiotto</w:t>
+                <w:t xml:space="preserve">S Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cheynis</w:t>
+                <w:t xml:space="preserve">F Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Muller</w:t>
+                <w:t xml:space="preserve">P Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">E Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 42, pp.101894. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976194v1</w:t>
+                <w:t xml:space="preserve">hal-04792519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time helium bubble growth in tungsten by in-situ GISAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Corso</w:t>
+                <w:t xml:space="preserve">L. Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Curiotto</w:t>
+                <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cheynis</w:t>
+                <w:t xml:space="preserve">F. Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Muller</w:t>
+                <w:t xml:space="preserve">P. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bernard</w:t>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 42, pp.101894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792519v2</w:t>
+                <w:t xml:space="preserve">hal-04976194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-dependent diffusion of 3D nanovoids in a bcc solid</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cheynis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123 (24), pp.241603. </w:t>
@@ -508,64 +508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten evolution under helium irradiation: Shape of bubbles by TEM and in-situ GISAXS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Curiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -808,51 +808,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution cristalline du tungstène sous irradiation hélium: formation et évolution des bulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Corso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Aix-Marseile Université, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024AIXM0621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1048,51 +1048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792519v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Curiotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04968911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792519v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Corso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Curiotto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101894" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Curiotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Muller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Curiotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Corso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0175752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101533" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04968911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AIXM0621" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>