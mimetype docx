--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Daridon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[LMGC/UMR 5508](http://www.lmgc.univ-montp2.fr/)  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier – CC048</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">163 rue Auguste Broussonnet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">34090 MONTPELLIER</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France Tel : 0 467 149 651</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : 0 467 143 923</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic.daridon@umontpellier.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ### Thèmes de Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fissuration et fragmentation à l'aide de modèle de zone cohésive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de loi de comportement dans le cadre de TPI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Fluide-Structure pour les bateaux à foils.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du projet ASV-Mobula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2019 à 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> d’enseignement de Mécanique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de la F</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aculté des Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UM (de 2013 à 2019) : Responsabilité des équipes pédagogiques, techniques, administratives et financières du département. Le département compte 2 Biatss, 16 EC, 5 emplois temporaires (ATER, moniteurs), 10 vacataires qui interviennent dans deux parcours de licence et deux parcours de master, pour un total d’environ 530 étudiants inscrits dans nos Unités d’Enseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du MIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis Septembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Challenge course en cours pour la FDS en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours CMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de septembre 2015 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Science et Technique pour l’Ingénieur de 2005 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  pour le département de mécanique de la FDS 2004 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  et du recrutement pour le département M&I de polytech’ Montpellier de 2010 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Conseillé scientifique après de la société </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019/2021 : Accueil en délégation au CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur des universités en Mécanique du Solide à l’Université de Montpellier, – PEDR 2006-2010 – Passage PRCE en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994/2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maître de Conférence en Mécanique du Solide à l’Université de Strasbourg – PEDR 2000-2004 – Passage 1ère Classe en 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Délégation au CNRS à l’Institut de Mécanique des Fluides et des Solides de Strasbourg (UMR7507).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER en Mécanique du Solide et Calculs de Structures à l’Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moniteur en Mathématiques pendant mon doctorat à l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches à l’Université de STRASBOURG. IMFS .</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDE DE L’ENDOMMAGEMENT DANS LES MATÉRIAUX MÉTALLIQUES ET POLYMÈRES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Décembre 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Doctorat en Mécanique à l’Université de METZ. LPMM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MODÉLISATION DU PONT DE FIBRES LORS DU DÉLAMINAGE DES MATÉRIAUX COMPOSITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Février 1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989/1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEA de Mathématiques Appliquées à l’Université de METZ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence et Maîtrise de Mathématiques à l’Université de TOULOUSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985/1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG de Sciences à l’Université de BREST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume XV, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295926v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping wing propulsion: Comparison between discrete vortex method and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.034108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0083158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/acm.2020.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Taylor impact test and analysis of damage evolution using a nucleation and growth based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3-4), pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements simulations of thin copper sheets blanking : study of blanking paramaters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (1-3), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of thin copper sheets blanking: study of blanking parameters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro de Magalhaes Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 ((1)), pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of yield-stress models for amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3629-3643. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701381162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formulation of the cooperative model for the yield stress of amorphous polymers for a wide range of strain rates and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (16), pp.6035-6043. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and post-yield modeling of amorphous polymers : application of the cooperative model for the hight strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of thin sheet blanking using damage and rupture criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.8.29-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de la méthode asymptotique numérique dans CAST3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.165-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material constitutive models on the adiabatic shear band spacing: MTS, power law and Johnson-Cook models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (11-12), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Mechanical Threshold Stress for the analysis of the shear band spacing in HY-100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bouami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.239-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum damage modeling for ductile metals under high strain rate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of strain rates and temperature effect on the yield behavior of amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring soft kites deformation using Ultra Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the direction of motion over an Eight pattern trajectory for a traction kite Full downwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard-Lameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficience d'un systeme de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics - ICTAM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l’endommagement d’un milieu cohesif-volumique ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sarov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of blanking parameters on sheared edge quality by finite elements simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions fortes entre deux solides: modèles simplifiés et algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmeCongrès Français de Mécanique ( CFM07 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of ductile behavior of metals under a wide range of loading rates : semi-empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on computational mechanics : solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des métaux en feuilles Simulation numérique 2D du découpage d'alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité et endommagement dynamique des métaux : application à la simulation de la découpe de tôles et à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des alliages de cuivre en feuilles : simulation et optimisation numérique 2D du procédé de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of precessing parameters in the high-speed blanking in the connectic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Deep Drawing Research Group Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore - 8th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ahzi; M. Cherkaoui; i, M. A. Khaleel; H. M. Zbib; M. A. Zikry; B. Lamatina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Characterization of Elastic-Inelastic Behavior of Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Springer, pp.413-420, 2004, Solid Mechanics and Its Applications, 978-1-4020-1861-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0483-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble support pour élément profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leimgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3089200. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended energy-based cohesive zone model to depict anisotropic degradation of elastic-brittle interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient 3D Non-Linear Lifting-Line Method with Correction for Post-Stall Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation des ponts de fibres pour le délaminage des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994METZ070S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Daridon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[LMGC/UMR 5508](http://www.lmgc.univ-montp2.fr/)  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier – CC048</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">163 rue Auguste Broussonnet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">34090 MONTPELLIER</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France Tel : 0 467 149 651</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : 0 467 143 923</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic.daridon@umontpellier.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ### Thèmes de Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fissuration et fragmentation à l'aide de modèle de zone cohésive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de loi de comportement dans le cadre de TPI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Fluide-Structure pour les bateaux à foils.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du projet ASV-Mobula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2019 à 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> d’enseignement de Mécanique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de la F</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aculté des Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UM (de 2013 à 2019) : Responsabilité des équipes pédagogiques, techniques, administratives et financières du département. Le département compte 2 Biatss, 16 EC, 5 emplois temporaires (ATER, moniteurs), 10 vacataires qui interviennent dans deux parcours de licence et deux parcours de master, pour un total d’environ 530 étudiants inscrits dans nos Unités d’Enseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du MIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis Septembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Challenge course en cours pour la FDS en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours CMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de septembre 2015 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Science et Technique pour l’Ingénieur de 2005 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  pour le département de mécanique de la FDS 2004 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  et du recrutement pour le département M&I de polytech’ Montpellier de 2010 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Conseillé scientifique après de la société </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019/2021 : Accueil en délégation au CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur des universités en Mécanique du Solide à l’Université de Montpellier, – PEDR 2006-2010 – Passage PRCE en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994/2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maître de Conférence en Mécanique du Solide à l’Université de Strasbourg – PEDR 2000-2004 – Passage 1ère Classe en 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Délégation au CNRS à l’Institut de Mécanique des Fluides et des Solides de Strasbourg (UMR7507).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER en Mécanique du Solide et Calculs de Structures à l’Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moniteur en Mathématiques pendant mon doctorat à l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches à l’Université de STRASBOURG. IMFS .</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDE DE L’ENDOMMAGEMENT DANS LES MATÉRIAUX MÉTALLIQUES ET POLYMÈRES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Décembre 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Doctorat en Mécanique à l’Université de METZ. LPMM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MODÉLISATION DU PONT DE FIBRES LORS DU DÉLAMINAGE DES MATÉRIAUX COMPOSITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Février 1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989/1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEA de Mathématiques Appliquées à l’Université de METZ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence et Maîtrise de Mathématiques à l’Université de TOULOUSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985/1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG de Sciences à l’Université de BREST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume XV, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295926v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping wing propulsion: Comparison between discrete vortex method and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.034108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0083158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/acm.2020.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements simulations of thin copper sheets blanking : study of blanking paramaters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (1-3), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Taylor impact test and analysis of damage evolution using a nucleation and growth based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3-4), pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of thin copper sheets blanking: study of blanking parameters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro de Magalhaes Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 ((1)), pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of yield-stress models for amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3629-3643. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701381162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formulation of the cooperative model for the yield stress of amorphous polymers for a wide range of strain rates and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (16), pp.6035-6043. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and post-yield modeling of amorphous polymers : application of the cooperative model for the hight strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of thin sheet blanking using damage and rupture criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.8.29-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de la méthode asymptotique numérique dans CAST3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.165-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material constitutive models on the adiabatic shear band spacing: MTS, power law and Johnson-Cook models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (11-12), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Mechanical Threshold Stress for the analysis of the shear band spacing in HY-100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bouami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.239-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum damage modeling for ductile metals under high strain rate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of strain rates and temperature effect on the yield behavior of amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring soft kites deformation using Ultra Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the direction of motion over an Eight pattern trajectory for a traction kite Full downwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard-Lameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficience d'un systeme de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics - ICTAM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l’endommagement d’un milieu cohesif-volumique ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sarov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of blanking parameters on sheared edge quality by finite elements simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions fortes entre deux solides: modèles simplifiés et algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmeCongrès Français de Mécanique ( CFM07 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of ductile behavior of metals under a wide range of loading rates : semi-empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on computational mechanics : solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des métaux en feuilles Simulation numérique 2D du découpage d'alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité et endommagement dynamique des métaux : application à la simulation de la découpe de tôles et à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des alliages de cuivre en feuilles : simulation et optimisation numérique 2D du procédé de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of precessing parameters in the high-speed blanking in the connectic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Deep Drawing Research Group Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore - 8th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ahzi; M. Cherkaoui; i, M. A. Khaleel; H. M. Zbib; M. A. Zikry; B. Lamatina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Characterization of Elastic-Inelastic Behavior of Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Springer, pp.413-420, 2004, Solid Mechanics and Its Applications, 978-1-4020-1861-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0483-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble support pour élément profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leimgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3089200. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended energy-based cohesive zone model to depict anisotropic degradation of elastic-brittle interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient 3D Non-Linear Lifting-Line Method with Correction for Post-Stall Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation des ponts de fibres pour le délaminage des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994METZ070S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9A6978B"/>
+    <w:nsid w:val="8F437B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A70FBEBE"/>
+    <w:nsid w:val="6A339AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A0A7FA6"/>
+    <w:nsid w:val="F92157D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C53E5476"/>
+    <w:nsid w:val="D5A1C7B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loic.daridon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neocean.com/overboat/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne-Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro de Magalhaes Correia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richeton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701381162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134181" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/181657182A9DB0694C7CE32CBF11E03B6A1A56C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richeton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PL62H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poizat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.8.29-47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.165-176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPG3JZK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020685" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36C5BMFT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courtin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CVQRSL8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020667" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZRVHKJ4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hirtzig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard-Lameau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poizat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0483-0_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leimgruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ070S" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loic.daridon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neocean.com/overboat/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Correia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne-Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro de Magalhaes Correia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richeton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701381162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134181" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/181657182A9DB0694C7CE32CBF11E03B6A1A56C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richeton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PL62H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poizat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.8.29-47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.165-176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPG3JZK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020685" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36C5BMFT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courtin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CVQRSL8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020667" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZRVHKJ4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hirtzig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard-Lameau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poizat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0483-0_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leimgruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ070S" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>