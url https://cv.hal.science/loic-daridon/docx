--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Daridon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[LMGC/UMR 5508](http://www.lmgc.univ-montp2.fr/)  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier – CC048</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">163 rue Auguste Broussonnet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">34090 MONTPELLIER</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France Tel : 0 467 149 651</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : 0 467 143 923</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic.daridon@umontpellier.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ### Thèmes de Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fissuration et fragmentation à l'aide de modèle de zone cohésive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de loi de comportement dans le cadre de TPI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Fluide-Structure pour les bateaux à foils.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du projet ASV-Mobula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2019 à 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> d’enseignement de Mécanique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de la F</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aculté des Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UM (de 2013 à 2019) : Responsabilité des équipes pédagogiques, techniques, administratives et financières du département. Le département compte 2 Biatss, 16 EC, 5 emplois temporaires (ATER, moniteurs), 10 vacataires qui interviennent dans deux parcours de licence et deux parcours de master, pour un total d’environ 530 étudiants inscrits dans nos Unités d’Enseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du MIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis Septembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Challenge course en cours pour la FDS en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours CMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de septembre 2015 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Science et Technique pour l’Ingénieur de 2005 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  pour le département de mécanique de la FDS 2004 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  et du recrutement pour le département M&I de polytech’ Montpellier de 2010 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Conseillé scientifique après de la société </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019/2021 : Accueil en délégation au CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur des universités en Mécanique du Solide à l’Université de Montpellier, – PEDR 2006-2010 – Passage PRCE en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994/2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maître de Conférence en Mécanique du Solide à l’Université de Strasbourg – PEDR 2000-2004 – Passage 1ère Classe en 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Délégation au CNRS à l’Institut de Mécanique des Fluides et des Solides de Strasbourg (UMR7507).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER en Mécanique du Solide et Calculs de Structures à l’Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moniteur en Mathématiques pendant mon doctorat à l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches à l’Université de STRASBOURG. IMFS .</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDE DE L’ENDOMMAGEMENT DANS LES MATÉRIAUX MÉTALLIQUES ET POLYMÈRES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Décembre 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Doctorat en Mécanique à l’Université de METZ. LPMM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MODÉLISATION DU PONT DE FIBRES LORS DU DÉLAMINAGE DES MATÉRIAUX COMPOSITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Février 1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989/1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEA de Mathématiques Appliquées à l’Université de METZ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence et Maîtrise de Mathématiques à l’Université de TOULOUSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985/1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG de Sciences à l’Université de BREST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume XV, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295926v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping wing propulsion: Comparison between discrete vortex method and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.034108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0083158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/acm.2020.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements simulations of thin copper sheets blanking : study of blanking paramaters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (1-3), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Taylor impact test and analysis of damage evolution using a nucleation and growth based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3-4), pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of thin copper sheets blanking: study of blanking parameters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro de Magalhaes Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 ((1)), pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of yield-stress models for amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3629-3643. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701381162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formulation of the cooperative model for the yield stress of amorphous polymers for a wide range of strain rates and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (16), pp.6035-6043. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and post-yield modeling of amorphous polymers : application of the cooperative model for the hight strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of thin sheet blanking using damage and rupture criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.8.29-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de la méthode asymptotique numérique dans CAST3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.165-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material constitutive models on the adiabatic shear band spacing: MTS, power law and Johnson-Cook models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (11-12), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Mechanical Threshold Stress for the analysis of the shear band spacing in HY-100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bouami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.239-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum damage modeling for ductile metals under high strain rate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of strain rates and temperature effect on the yield behavior of amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring soft kites deformation using Ultra Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the direction of motion over an Eight pattern trajectory for a traction kite Full downwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard-Lameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficience d'un systeme de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics - ICTAM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l’endommagement d’un milieu cohesif-volumique ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sarov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of blanking parameters on sheared edge quality by finite elements simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions fortes entre deux solides: modèles simplifiés et algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmeCongrès Français de Mécanique ( CFM07 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of ductile behavior of metals under a wide range of loading rates : semi-empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on computational mechanics : solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des métaux en feuilles Simulation numérique 2D du découpage d'alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité et endommagement dynamique des métaux : application à la simulation de la découpe de tôles et à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des alliages de cuivre en feuilles : simulation et optimisation numérique 2D du procédé de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of precessing parameters in the high-speed blanking in the connectic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Deep Drawing Research Group Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore - 8th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ahzi; M. Cherkaoui; i, M. A. Khaleel; H. M. Zbib; M. A. Zikry; B. Lamatina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Characterization of Elastic-Inelastic Behavior of Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Springer, pp.413-420, 2004, Solid Mechanics and Its Applications, 978-1-4020-1861-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0483-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble support pour élément profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leimgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3089200. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended energy-based cohesive zone model to depict anisotropic degradation of elastic-brittle interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient 3D Non-Linear Lifting-Line Method with Correction for Post-Stall Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation des ponts de fibres pour le délaminage des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994METZ070S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Daridon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[LMGC/UMR 5508](http://www.lmgc.univ-montp2.fr/)  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier – CC048</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">163 rue Auguste Broussonnet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">34090 MONTPELLIER</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France Tel : 0 467 149 651</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : 0 467 143 923</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic.daridon@umontpellier.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ### Thèmes de Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fissuration et fragmentation à l'aide de modèle de zone cohésive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de loi de comportement dans le cadre de TPI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Fluide-Structure pour les bateaux à foils.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du projet ASV-Mobula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2019 à 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> d’enseignement de Mécanique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de la F</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aculté des Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UM (de 2013 à 2019) : Responsabilité des équipes pédagogiques, techniques, administratives et financières du département. Le département compte 2 Biatss, 16 EC, 5 emplois temporaires (ATER, moniteurs), 10 vacataires qui interviennent dans deux parcours de licence et deux parcours de master, pour un total d’environ 530 étudiants inscrits dans nos Unités d’Enseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du MIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis Septembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Challenge course en cours pour la FDS en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours CMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de septembre 2015 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Science et Technique pour l’Ingénieur de 2005 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  pour le département de mécanique de la FDS 2004 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  et du recrutement pour le département M&I de polytech’ Montpellier de 2010 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Conseillé scientifique après de la société </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019/2021 : Accueil en délégation au CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur des universités en Mécanique du Solide à l’Université de Montpellier, – PEDR 2006-2010 – Passage PRCE en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994/2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maître de Conférence en Mécanique du Solide à l’Université de Strasbourg – PEDR 2000-2004 – Passage 1ère Classe en 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Délégation au CNRS à l’Institut de Mécanique des Fluides et des Solides de Strasbourg (UMR7507).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER en Mécanique du Solide et Calculs de Structures à l’Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moniteur en Mathématiques pendant mon doctorat à l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches à l’Université de STRASBOURG. IMFS .</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDE DE L’ENDOMMAGEMENT DANS LES MATÉRIAUX MÉTALLIQUES ET POLYMÈRES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Décembre 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Doctorat en Mécanique à l’Université de METZ. LPMM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MODÉLISATION DU PONT DE FIBRES LORS DU DÉLAMINAGE DES MATÉRIAUX COMPOSITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Février 1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989/1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEA de Mathématiques Appliquées à l’Université de METZ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence et Maîtrise de Mathématiques à l’Université de TOULOUSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985/1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG de Sciences à l’Université de BREST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume XV, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295926v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping wing propulsion: Comparison between discrete vortex method and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.034108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0083158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/acm.2020.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Taylor impact test and analysis of damage evolution using a nucleation and growth based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3-4), pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements simulations of thin copper sheets blanking : study of blanking paramaters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (1-3), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of thin copper sheets blanking: study of blanking parameters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro de Magalhaes Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 ((1)), pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of yield-stress models for amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3629-3643. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701381162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formulation of the cooperative model for the yield stress of amorphous polymers for a wide range of strain rates and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (16), pp.6035-6043. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and post-yield modeling of amorphous polymers : application of the cooperative model for the hight strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of thin sheet blanking using damage and rupture criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.8.29-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de la méthode asymptotique numérique dans CAST3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.165-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material constitutive models on the adiabatic shear band spacing: MTS, power law and Johnson-Cook models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (11-12), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Mechanical Threshold Stress for the analysis of the shear band spacing in HY-100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bouami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.239-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum damage modeling for ductile metals under high strain rate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of strain rates and temperature effect on the yield behavior of amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring soft kites deformation using Ultra Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the direction of motion over an Eight pattern trajectory for a traction kite Full downwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard-Lameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficience d'un systeme de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics - ICTAM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l’endommagement d’un milieu cohesif-volumique ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sarov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of blanking parameters on sheared edge quality by finite elements simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions fortes entre deux solides: modèles simplifiés et algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmeCongrès Français de Mécanique ( CFM07 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of ductile behavior of metals under a wide range of loading rates : semi-empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on computational mechanics : solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of precessing parameters in the high-speed blanking in the connectic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Deep Drawing Research Group Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des alliages de cuivre en feuilles : simulation et optimisation numérique 2D du procédé de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des métaux en feuilles Simulation numérique 2D du découpage d'alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité et endommagement dynamique des métaux : application à la simulation de la découpe de tôles et à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore - 8th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ahzi; M. Cherkaoui; i, M. A. Khaleel; H. M. Zbib; M. A. Zikry; B. Lamatina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Characterization of Elastic-Inelastic Behavior of Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Springer, pp.413-420, 2004, Solid Mechanics and Its Applications, 978-1-4020-1861-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0483-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble support pour élément profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leimgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3089200. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended energy-based cohesive zone model to depict anisotropic degradation of elastic-brittle interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient 3D Non-Linear Lifting-Line Method with Correction for Post-Stall Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation des ponts de fibres pour le délaminage des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994METZ070S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F437B91"/>
+    <w:nsid w:val="29716B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A339AE9"/>
+    <w:nsid w:val="DCB47909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F92157D1"/>
+    <w:nsid w:val="D179D86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D5A1C7B2"/>
+    <w:nsid w:val="514ABF99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loic.daridon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neocean.com/overboat/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Correia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne-Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro de Magalhaes Correia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richeton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701381162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134181" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/181657182A9DB0694C7CE32CBF11E03B6A1A56C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richeton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PL62H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poizat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.8.29-47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.165-176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPG3JZK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020685" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36C5BMFT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courtin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CVQRSL8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020667" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZRVHKJ4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hirtzig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard-Lameau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poizat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0483-0_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leimgruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ070S" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loic.daridon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neocean.com/overboat/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne-Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro de Magalhaes Correia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richeton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701381162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134181" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/181657182A9DB0694C7CE32CBF11E03B6A1A56C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richeton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PL62H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poizat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.8.29-47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.165-176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPG3JZK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020685" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36C5BMFT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courtin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CVQRSL8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020667" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZRVHKJ4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hirtzig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard-Lameau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poizat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0483-0_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leimgruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ070S" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>