--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Daridon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[LMGC/UMR 5508](http://www.lmgc.univ-montp2.fr/)  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier – CC048</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">163 rue Auguste Broussonnet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">34090 MONTPELLIER</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France Tel : 0 467 149 651</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : 0 467 143 923</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic.daridon@umontpellier.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ### Thèmes de Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fissuration et fragmentation à l'aide de modèle de zone cohésive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de loi de comportement dans le cadre de TPI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Fluide-Structure pour les bateaux à foils.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du projet ASV-Mobula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2019 à 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> d’enseignement de Mécanique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de la F</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aculté des Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UM (de 2013 à 2019) : Responsabilité des équipes pédagogiques, techniques, administratives et financières du département. Le département compte 2 Biatss, 16 EC, 5 emplois temporaires (ATER, moniteurs), 10 vacataires qui interviennent dans deux parcours de licence et deux parcours de master, pour un total d’environ 530 étudiants inscrits dans nos Unités d’Enseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du MIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis Septembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Challenge course en cours pour la FDS en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours CMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de septembre 2015 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Science et Technique pour l’Ingénieur de 2005 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  pour le département de mécanique de la FDS 2004 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  et du recrutement pour le département M&I de polytech’ Montpellier de 2010 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Conseillé scientifique après de la société </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019/2021 : Accueil en délégation au CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur des universités en Mécanique du Solide à l’Université de Montpellier, – PEDR 2006-2010 – Passage PRCE en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994/2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maître de Conférence en Mécanique du Solide à l’Université de Strasbourg – PEDR 2000-2004 – Passage 1ère Classe en 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Délégation au CNRS à l’Institut de Mécanique des Fluides et des Solides de Strasbourg (UMR7507).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER en Mécanique du Solide et Calculs de Structures à l’Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moniteur en Mathématiques pendant mon doctorat à l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches à l’Université de STRASBOURG. IMFS .</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDE DE L’ENDOMMAGEMENT DANS LES MATÉRIAUX MÉTALLIQUES ET POLYMÈRES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Décembre 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Doctorat en Mécanique à l’Université de METZ. LPMM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MODÉLISATION DU PONT DE FIBRES LORS DU DÉLAMINAGE DES MATÉRIAUX COMPOSITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Février 1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989/1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEA de Mathématiques Appliquées à l’Université de METZ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence et Maîtrise de Mathématiques à l’Université de TOULOUSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985/1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG de Sciences à l’Université de BREST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume XV, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295926v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping wing propulsion: Comparison between discrete vortex method and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.034108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0083158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/acm.2020.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Taylor impact test and analysis of damage evolution using a nucleation and growth based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3-4), pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements simulations of thin copper sheets blanking : study of blanking paramaters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (1-3), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of thin copper sheets blanking: study of blanking parameters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro de Magalhaes Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 ((1)), pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of yield-stress models for amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3629-3643. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701381162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formulation of the cooperative model for the yield stress of amorphous polymers for a wide range of strain rates and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (16), pp.6035-6043. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and post-yield modeling of amorphous polymers : application of the cooperative model for the hight strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of thin sheet blanking using damage and rupture criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.8.29-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de la méthode asymptotique numérique dans CAST3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.165-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material constitutive models on the adiabatic shear band spacing: MTS, power law and Johnson-Cook models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (11-12), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Mechanical Threshold Stress for the analysis of the shear band spacing in HY-100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bouami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.239-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum damage modeling for ductile metals under high strain rate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of strain rates and temperature effect on the yield behavior of amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring soft kites deformation using Ultra Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the direction of motion over an Eight pattern trajectory for a traction kite Full downwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard-Lameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficience d'un systeme de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics - ICTAM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l’endommagement d’un milieu cohesif-volumique ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sarov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of blanking parameters on sheared edge quality by finite elements simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions fortes entre deux solides: modèles simplifiés et algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmeCongrès Français de Mécanique ( CFM07 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of ductile behavior of metals under a wide range of loading rates : semi-empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on computational mechanics : solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of precessing parameters in the high-speed blanking in the connectic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Deep Drawing Research Group Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des alliages de cuivre en feuilles : simulation et optimisation numérique 2D du procédé de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des métaux en feuilles Simulation numérique 2D du découpage d'alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité et endommagement dynamique des métaux : application à la simulation de la découpe de tôles et à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore - 8th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ahzi; M. Cherkaoui; i, M. A. Khaleel; H. M. Zbib; M. A. Zikry; B. Lamatina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Characterization of Elastic-Inelastic Behavior of Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Springer, pp.413-420, 2004, Solid Mechanics and Its Applications, 978-1-4020-1861-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0483-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble support pour élément profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leimgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3089200. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended energy-based cohesive zone model to depict anisotropic degradation of elastic-brittle interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient 3D Non-Linear Lifting-Line Method with Correction for Post-Stall Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation des ponts de fibres pour le délaminage des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994METZ070S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Daridon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur à </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[LMGC/UMR 5508](http://www.lmgc.univ-montp2.fr/)  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Montpellier – CC048</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">163 rue Auguste Broussonnet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">34090 MONTPELLIER</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France Tel : 0 467 149 651</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Fax : 0 467 143 923</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic.daridon@umontpellier.fr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ### Thèmes de Recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fissuration et fragmentation à l'aide de modèle de zone cohésive.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture de loi de comportement dans le cadre de TPI.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Fluide-Structure pour les bateaux à foils.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du projet ASV-Mobula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2019 à 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">département</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> d’enseignement de Mécanique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">de la F</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aculté des Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’UM (de 2013 à 2019) : Responsabilité des équipes pédagogiques, techniques, administratives et financières du département. Le département compte 2 Biatss, 16 EC, 5 emplois temporaires (ATER, moniteurs), 10 vacataires qui interviennent dans deux parcours de licence et deux parcours de master, pour un total d’environ 530 étudiants inscrits dans nos Unités d’Enseignement.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur du MIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis Septembre 2007.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Challenge course en cours pour la FDS en 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du parcours CMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de septembre 2015 à 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de la licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Science et Technique pour l’Ingénieur de 2005 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  pour le département de mécanique de la FDS 2004 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable des stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  et du recrutement pour le département M&I de polytech’ Montpellier de 2010 à 2013</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 : Conseillé scientifique après de la société </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019/2021 : Accueil en délégation au CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur des universités en Mécanique du Solide à l’Université de Montpellier, – PEDR 2006-2010 – Passage PRCE en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994/2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maître de Conférence en Mécanique du Solide à l’Université de Strasbourg – PEDR 2000-2004 – Passage 1ère Classe en 1998.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Délégation au CNRS à l’Institut de Mécanique des Fluides et des Solides de Strasbourg (UMR7507).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER en Mécanique du Solide et Calculs de Structures à l’Université de Lorraine.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moniteur en Mathématiques pendant mon doctorat à l’Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation à Diriger des Recherches à l’Université de STRASBOURG. IMFS .</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDE DE L’ENDOMMAGEMENT DANS LES MATÉRIAUX MÉTALLIQUES ET POLYMÈRES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Décembre 2003</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990/1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Thèse de Doctorat en Mécanique à l’Université de METZ. LPMM</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">MODÉLISATION DU PONT DE FIBRES LORS DU DÉLAMINAGE DES MATÉRIAUX COMPOSITES</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Date de soutenance : le 18 Février 1994</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989/1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEA de Mathématiques Appliquées à l’Université de METZ</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987/1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Licence et Maîtrise de Mathématiques à l’Université de TOULOUSE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1985/1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : DEUG de Sciences à l’Université de BREST</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 foils hydrofoiler regulation solution and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160, pp.104596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2025.104596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology for the mechanical behavior analysis of polyvinyl chloride and recycled polyethylene terephthalate foams: Finite element model updating using mechanical field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp. 73-93. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10996362231203207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Volume XV, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.8322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295926v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage criterion based on energy balance for isotropic cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 2, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.7056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098095v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping wing propulsion: Comparison between discrete vortex method and other models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (3), pp.034108. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0083158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to solid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24132/acm.2020.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thermomechanical Framework for Analysis of Microstructural Evolution: Application to Olivine Rocks at High Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (10), pp.8474-8507. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB015613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the elastic properties of sandstone submitted to progressive dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.16 - 25. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2016.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic homogenization for Kelvin-Voigt viscoelastic media with a Kelvin-Voigt viscoelastic interphase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somsak Orankitjaroen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, pp.163-171. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical-based criteria for the calibration of cohesive zone parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 246, pp.206-214. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2012.10.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration analysis techniques for detecting filler-matrix decohesion in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.77-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial compliance inherent to the intrinsic cohesive zone models: criteria and application to planar meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178, pp.71-83. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-012-9734-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Dissipated Energy on Shear Band Spacing in HY100 Steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133 (2), pp.021002. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4001592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving fracture problems using an asymptotic numerical method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89, pp.476-484. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2010.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria on the artificial compliance inherent to the intrinsic cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (12), pp.789-795. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements simulations of thin copper sheets blanking : study of blanking paramaters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (1-3), pp.74-83. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on adiabatic shear band spacing: influence de l'énergie dissipée sur la formation des bandes de cisaillement adiabatique multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Taylor impact test and analysis of damage evolution using a nucleation and growth based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (3-4), pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulations of thin copper sheets blanking: study of blanking parameters on sheared edge quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Pedro de Magalhaes Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 ((1)), pp.694-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of yield-stress models for amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87 (24), pp.3629-3643. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786430701381162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.1189-1194. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134, pp.287-291. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formulation of the cooperative model for the yield stress of amorphous polymers for a wide range of strain rates and temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 46 (16), pp.6035-6043. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield and post-yield modeling of amorphous polymers : application of the cooperative model for the hight strain rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Science Series A / Vysokomolekulyarnye Soedineniya, Ser. A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.332-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of thin sheet blanking using damage and rupture criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8 (1), pp.29-47. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ijfp.8.29-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de la méthode asymptotique numérique dans CAST3M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Charras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1-2), pp.165-176. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/reef.13.165-176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the material constitutive models on the adiabatic shear band spacing: MTS, power law and Johnson-Cook models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 41 (11-12), pp.3109-3124. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2004.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Mechanical Threshold Stress for the analysis of the shear band spacing in HY-100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Bouami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (4), pp.239-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.147-152. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum damage modeling for ductile metals under high strain rate deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.63-68. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of strain rates and temperature effect on the yield behavior of amorphous polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Richeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 110, pp.39-44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring soft kites deformation using Ultra Wide Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Hirtzig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centrale Nantes, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the direction of motion over an Eight pattern trajectory for a traction kite Full downwind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard-Lameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chouvion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'énergie à bord d'un drone marin : Convertisseur Buck-Boost entrelacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Génie Électrique ( SGE 2023 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Électrotechnique et d'Électronique de Puissance - L2EP, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of innovative sandwich materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC 18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Inter Cell Transformer Modelling for ASV Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellecuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Martiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the Industrial Electronics Society- IECON 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bruxelles, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique de matériaux sandwichs innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulia Salloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En Ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'efficience d'un systeme de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'efficience d'un système de propulsion maritime par foil oscillant souple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Bioinspiration &amp; Services fondés sur la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amboise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de machine learning pour la prédiction de trajets de fissures dans les matériaux cimentaires sur la base de descripteurs morphologiques locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative de trois méthodes performantes de simulation numérique de la fissuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method applied to Cohesive Zone Models for heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du comportement mécanique d'un matériau modèle soumis à une dissolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration des matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogenous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Nuclear Materials Conference - NuMat2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - application to Fontainebleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics - ICTAM2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d'un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National en Calcul des Structures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://csma2015.ec-nantes.fr/index.php?page=index.php, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l'endommagement par approches cohésives : quelques aspects théoriques et numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Degradation of a Numerically Genetared Material : Application to Fontainebleau Sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Porous Media and Annual InterPore Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégradation chimique d’un matériau modèle : une application pour le grès de Fontainebleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Saint-Aignan-sur-Cher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a micromechanical identification of cohesive parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures - CFRAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation non linéaire d'un milieu `cohésif-volumique'. Critères pratiques pour la calibration des MZCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de raffinement local adaptatif multi-niveaux pour la fissuration de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptive refinement and multilevel method for the fracture of heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Perales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohesive Zone Models identification using an inverse homogenization method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Impact of the Microstructure on Plasticity and Fracture in Interface-Dominated Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grenoble Institute of Technology and the belgian IAP (Interuniversity Attraction Poles) network INTEMATE, Oct 2015, Houffalize, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical-based model for the ductile cohesive-volumetric damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International workshop on physics based material models and experimental observations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure reconstruction of sandsone and limestone by grains deposit -application for CO 2 geological storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Mechanics of Materials Conference - EMMC14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Gothembourg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la MAN à la fissuration à l'aide de modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique : Méthode Asymptotique Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of damage evolution in bonded material using cohesive zone model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics - 5th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique de l’endommagement d’un milieu cohesif-volumique ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie thermomécanique et changements d'échelles pour l'identification de modèles de zones cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque national en calcul des structures, CSMA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement effectif d'un milieu cohésif : approche micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall elastoplastic behaviour of a cohesive medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical framework for analysis of grain size evolution during high temperature creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Holtzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Numerical and Mechanical Issues When Using Intrinsic Cohesive Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid Mechanics Conference (ESMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mesh size to cohesive zone parameters relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOMEN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.Cd-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives : bornes et relations micro-macro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Besançon, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthode asymptotique numérique au cas des modèles de zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Wattrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Potier-Ferry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle micromécanique d'endommagement basé sur des approches cohésives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelles et zoom structural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dureisseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overall behavior of elastic materials with embedded cohesive zone models:rigorous bounds and mesh size-to-cohesive properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawfal Blal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS-TC Workshop on Numerical Methods for Materials Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MécaDymat - Journées 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Khariton's Topical Scientific Readings International Conference: Extreme States of Substance. Det</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sarov, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale Analysis of dynamic loading and their physical consequences on a propellant: numerical and mechanical modelisations issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mateille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Contesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading - DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of blanking parameters on sheared edge quality by finite elements simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P.M. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissipated energy on shear band spacing in HY100 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ouadoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonctions fortes entre deux solides: modèles simplifiés et algorithme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bessoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Krasucki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmeCongrès Français de Mécanique ( CFM07 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of ductile behavior of metals under a wide range of loading rates : semi-empirical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on computational mechanics : solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbon, Portugal. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the shear band spacing in stainless steel 304L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physically-based and fully coupled model of elasto-plasticity and damage for dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Oussouaddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France. pp.293-298, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006134045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-speed blanking of copper alloy sheets : material modeling at high rates of strain and numerical prediction of the effects of processing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th Eurodymat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité et endommagement dynamique des métaux : application à la simulation de la découpe de tôles et à l'impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des métaux en feuilles Simulation numérique 2D du découpage d'alliages de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des alliages de cuivre en feuilles : simulation et optimisation numérique 2D du procédé de découpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the effects of precessing parameters in the high-speed blanking in the connectic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poizat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Deep Drawing Research Group Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Besançon, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste de prédiction de chemins de fissuration : application aux matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Statistical methods for safety and decommissioning"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecamat - Rupture des Matériaux et des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la prédiction de trajets de fissures sur la base de descripteurs morphologiques locaux : application à la génération de microstructures équivalentes dans les études du vieillissement des matériaux cimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Péralès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2019 – 14ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Giens, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of a numerical material - Application to a Fontainbleau sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kajetan Wojtacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Monerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore - 8th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of dynamic failure in ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Ahzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Ahzi; M. Cherkaoui; i, M. A. Khaleel; H. M. Zbib; M. A. Zikry; B. Lamatina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Multiscale Modeling and Characterization of Elastic-Inelastic Behavior of Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114, Springer, pp.413-420, 2004, Solid Mechanics and Its Applications, 978-1-4020-1861-9. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0483-0_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble support pour élément profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Leimgruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3089200. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A probabilistic model for fast-to-evaluate 2D crack path prediction in heterogeneous materials”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Pele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baccou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Liandrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Le Gouic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Marigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brassart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes dynamiques d'analyse du comportement mécanique de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended energy-based cohesive zone model to depict anisotropic degradation of elastic-brittle interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chrysochoos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Renouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient 3D Non-Linear Lifting-Line Method with Correction for Post-Stall Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The method of a floating frame of reference for non-smooth contact dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lozovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pagano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Montpellier 2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modélisation des ponts de fibres pour le délaminage des matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994METZ070S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29716B87"/>
+    <w:nsid w:val="FE7EECCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DCB47909"/>
+    <w:nsid w:val="44940CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D179D86F"/>
+    <w:nsid w:val="0995F88A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="514ABF99"/>
+    <w:nsid w:val="F880DABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loic.daridon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neocean.com/overboat/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne-Lambert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Correia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro de Magalhaes Correia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richeton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701381162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447201v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447199v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134181" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/181657182A9DB0694C7CE32CBF11E03B6A1A56C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richeton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PL62H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poizat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.8.29-47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.165-176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPG3JZK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020685" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36C5BMFT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouami" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courtin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CVQRSL8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020667" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZRVHKJ4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hirtzig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard-Lameau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574703v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574943v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poizat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574993v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0483-0_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leimgruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ070S" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:loic.daridon@umontpellier.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecanique-fds.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.edu.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neocean.com/overboat/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Daridon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2025.104596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04225848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Salloum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231203207" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295926v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Pele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baccou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liandrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Gouic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.8322" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098095v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.7056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/acm.2020.570" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holtzman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB015613" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502421v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Wojtacki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2016.12.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.12.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.031" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9734-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oussouaddi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ahzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001592" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665582v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Wattrisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.12.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.10.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.M. Correia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.08.034" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ouadoudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chrysochoos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne-Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Husson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro de Magalhaes Correia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513838v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Richeton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ahzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701381162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447199v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134181" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/181657182A9DB0694C7CE32CBF11E03B6A1A56C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447201v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99099806976D15CFE5941D3B914D01B7DD86688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447211v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richeton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1PL62H8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447213v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447208v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poizat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ijfp.8.29-47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447234v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.165-176" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2004.01.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPG3JZK9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447254v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Bouami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020685" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-36C5BMFT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447243v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courtin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020671" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CVQRSL8T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020667" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZRVHKJ4X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423410v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hirtzig" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard-Lameau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156498v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellecuer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martir&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03637060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822881v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968513" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467661v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103310v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899344v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141656v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289415v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444894v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141680v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009642v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103163v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439745v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799663v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665936v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592873v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garcia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546272v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mateille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Contesse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ienny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574703v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574706v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bessoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Krasucki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574941v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poizat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812963v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;ral&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456678v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368683v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511167v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0483-0_50" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018709v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Soler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jullien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Leimgruber" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271546v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503492v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782620v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lozovskiy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776867v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994METZ070S" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>