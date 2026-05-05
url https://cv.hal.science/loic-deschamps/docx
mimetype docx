--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -593,248 +593,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Perception of a Shared Object: A Minimalist Perceptual Crossing Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of collaboration via a digital space accessible to adolescents with visual impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.1059. </w:t>
+              <w:t xml:space="preserve">British Journal of Visual Impairment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.83 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0264619615612525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930756v1</w:t>
+                <w:t xml:space="preserve">hal-01930834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of collaboration via a digital space accessible to adolescents with visual impairment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint Perception of a Shared Object: A Minimalist Perceptual Crossing Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vallée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+                <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Visual Impairment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (1), pp.83 - 90. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0264619615612525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930834v1</w:t>
+                <w:t xml:space="preserve">hal-01930756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation oculaire initiale et exploration d’un visage : le cas de l’enfant avec Trouble du spectre de l’autisme et retard développemental</w:t>
               </w:r>
@@ -1158,217 +1158,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Main (Musique, Autisme et Interaction Numérique), premiers résultats</w:t>
+                <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontres "Musique et Cerveau, soigner au diapason"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Ciel ! Mon Serment, Nov 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Musique et Cerveau 2019 : Soigner au Diapason</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324498v1</w:t>
+                <w:t xml:space="preserve">hal-02371778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
+                <w:t xml:space="preserve">Projet Main (Musique, Autisme et Interaction Numérique), premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musique et Cerveau 2019 : Soigner au Diapason</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, UFR Santé de l’Université de Rouen, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée de rencontres "Musique et Cerveau, soigner au diapason"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Ciel ! Mon Serment, Nov 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371778v1</w:t>
+                <w:t xml:space="preserve">hal-04324498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of interactive visual patterns during semi-structured joint attention sequences in children with Autism Spectrum Disorder</w:t>
               </w:r>
@@ -1538,666 +1538,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement perceptif minimaliste et attention conjointe : l’espace distal comme condition de partage d’un monde commun ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Lenay</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHITECO (Philosophie, Technologie, Cognition) 2015. Espaces et techniques : configurations, reconfigurations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2015, Compiègne, France</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371911v1</w:t>
+                <w:t xml:space="preserve">hal-02371899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement perceptif minimaliste et différence autrui/robot : un test de Turing non-verbal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international transdisciplinaire de la robotique au quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ecole Nationale Supérieure d'Ingénieurs de Limoges, France</w:t>
+              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371854v1</w:t>
+                <w:t xml:space="preserve">hal-02354017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement perceptif et monde commun : Une étude minimaliste de la perception mutuelle d'objets partagés</w:t>
+                <w:t xml:space="preserve">Croisement perceptif minimaliste et différence autrui/robot : un test de Turing non-verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.94-99</w:t>
+              <w:t xml:space="preserve">Colloque international transdisciplinaire de la robotique au quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ecole Nationale Supérieure d'Ingénieurs de Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353987v1</w:t>
+                <w:t xml:space="preserve">hal-02371854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croisement perceptif et monde commun : Une étude minimaliste de la perception mutuelle d'objets partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354017v1</w:t>
+                <w:t xml:space="preserve">hal-02353987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
+                <w:t xml:space="preserve">Regard-Pointage-Vocalisation : ordre et fixation visuelle d’enfants TSA en situation d’attention conjointe contingente et incontingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
+              <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Maison de la Recherche, Aix-Marseille Université, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371899v1</w:t>
+                <w:t xml:space="preserve">hal-02371888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard-Pointage-Vocalisation : ordre et fixation visuelle d’enfants TSA en situation d’attention conjointe contingente et incontingente</w:t>
+                <w:t xml:space="preserve">Mise en évidence de l’attention conjointe par le eye-tracking sur stimuli statiques et dynamiques chez l’enfant avec Trouble du Spectre Autistique (TSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence sur les approches oculométriques en psychologie du développement et dans les troubles neuro développementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Maison de la Recherche, Aix-Marseille Université, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">56è Congrès National de la Société Française de Psychologie - Psychologie : fonctionnements et dysfonctionnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie, Sep 2015, Faculté de Psychologie de Strasbourg, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371888v1</w:t>
+                <w:t xml:space="preserve">hal-02371872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de l’attention conjointe par le eye-tracking sur stimuli statiques et dynamiques chez l’enfant avec Trouble du Spectre Autistique (TSA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Croisement perceptif minimaliste et attention conjointe : l’espace distal comme condition de partage d’un monde commun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56è Congrès National de la Société Française de Psychologie - Psychologie : fonctionnements et dysfonctionnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie, Sep 2015, Faculté de Psychologie de Strasbourg, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PHITECO (Philosophie, Technologie, Cognition) 2015. Espaces et techniques : configurations, reconfigurations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2015, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371872v1</w:t>
+                <w:t xml:space="preserve">hal-02371911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle de visages chez l’enfant autiste de bas niveau : une étude de eye-tracking</w:t>
               </w:r>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de rôle numérique tactile : une proposition à l’interaction sociale entre adolescents déficients visuels et adolescents voyants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d’aide aux jeunes aveugles : Interagir au sein d’un Internet tactile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,338 +2626,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal recognition through mediated tactile interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tactile device for remote communication of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John M. Stewart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aubert Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Consortium of European Research on Emotion (CERE), 4th European Conference on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, University of Kent, Canterbury, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354056v1</w:t>
+                <w:t xml:space="preserve">hal-02371986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tactile device for remote communication of emotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interpersonal recognition through mediated tactile interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium of European Research on Emotion (CERE), 4th European Conference on Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.239-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371986v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote communication of emotions through a tactile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ISA Forum of Sociology: Social Justice and Democratization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3034,51 +3034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses de l'IFRATH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Archambault; Jaime Lopez-Krahe, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3097,230 +3097,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conception of a tactile Internet : from analysing the use of a perceptual supplementation device (TACTOS) to the elaboration of the INTERTACT project</w:t>
+                <w:t xml:space="preserve">Intertact : un dispositif de suppléance perceptive sur le réseau destiné aux interactions tactiles distales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVHI-09, Conference and workshop on assistive technology for people with Visual and Hearing Impairments, Past Successes and Future Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.A. Hersh, Apr 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">ARCo-09, Interprétation et problématiques du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Université de Rouen, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371757v1</w:t>
+                <w:t xml:space="preserve">hal-02372012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertact : un dispositif de suppléance perceptive sur le réseau destiné aux interactions tactiles distales</w:t>
+                <w:t xml:space="preserve">The conception of a tactile Internet : from analysing the use of a perceptual supplementation device (TACTOS) to the elaboration of the INTERTACT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCo-09, Interprétation et problématiques du sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Université de Rouen, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">CVHI-09, Conference and workshop on assistive technology for people with Visual and Hearing Impairments, Past Successes and Future Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.A. Hersh, Apr 2009, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372012v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3800,51 +3800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Akar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Velin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334990" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech44" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Bihan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619615612525" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leplain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754514004017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Baena-Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01609321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.159-173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Stewart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183797" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02372061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Akar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Velin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334990" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech44" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619615612525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Bihan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leplain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754514004017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Baena-Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01609321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.159-173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Stewart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183797" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02372061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>