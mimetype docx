--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration strategies influence visual-auditory sensory substitution in a passive guidance setup</w:t>
+                <w:t xml:space="preserve">Visual-to-auditory sensory substitution with passive movements in a double participant setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Velin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105619⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 79 (1), pp.226-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218251334990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05288612v1</w:t>
+                <w:t xml:space="preserve">hal-05034020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual-to-auditory sensory substitution with passive movements in a double participant setup</w:t>
+                <w:t xml:space="preserve">Exploration strategies influence visual-auditory sensory substitution in a passive guidance setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Velin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Lenay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79 (1), pp.226-236. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260, pp.105619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17470218251334990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2025.105619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034020v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grip selection without tool knowledge: end-state comfort effect in familiar and novel tool use</w:t>
               </w:r>
@@ -370,64 +370,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -482,64 +482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement mutuel comme condition de succès d’un test de Turing non-verbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -625,51 +625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Visual Impairment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (1), pp.83 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -703,64 +703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Perception of a Shared Object: A Minimalist Perceptual Crossing Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,51 +820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation oculaire initiale et exploration d’un visage : le cas de l’enfant avec Trouble du spectre de l’autisme et retard développemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Leplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,51 +937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental rotation in blind and sighted adolescents: The effects of haptic strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damaris Baena-Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1028,77 +1028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The appropriation of prosthetic devices for reading computer screens and network interactions via tactile perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Technologie tactile et ses applications pour les handicaps, 2 (2), pp.159-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1164,51 +1164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Musique, Autisme et Interaction Numérique (MAIN). Premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,51 +1259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Main (Musique, Autisme et Interaction Numérique), premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1367,51 +1367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of interactive visual patterns during semi-structured joint attention sequences in children with Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1449,51 +1449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microanalysis of joint visual attention sequences in ASD children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1538,437 +1538,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
+                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
+              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371899v1</w:t>
+                <w:t xml:space="preserve">hal-02354017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’attention conjointe chez l’enfant avec Trouble du Spectre Autistique (TSA) : l’apport du paradigme de eye-tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Croisement perceptif minimaliste et différence autrui/robot : un test de Turing non-verbal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.90-93</w:t>
+              <w:t xml:space="preserve">Colloque international transdisciplinaire de la robotique au quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ecole Nationale Supérieure d'Ingénieurs de Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354017v1</w:t>
+                <w:t xml:space="preserve">hal-02371854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement perceptif minimaliste et différence autrui/robot : un test de Turing non-verbal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Croisement perceptif et monde commun : Une étude minimaliste de la perception mutuelle d'objets partagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international transdisciplinaire de la robotique au quotidien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Ecole Nationale Supérieure d'Ingénieurs de Limoges, France</w:t>
+              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371854v1</w:t>
+                <w:t xml:space="preserve">hal-02353987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croisement perceptif et monde commun : Une étude minimaliste de la perception mutuelle d'objets partagés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'attention conjointe chez l'enfant avec troubles du spectre autistique (TSA) : Intérêt de la fixation visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Aubert</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of Young Researcher in Cognitive Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A.L. Guerra, Jun 2015, Compiègne, France. pp.94-99</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE 2015, De la connaissance à la scolarisation des élèves à besoins particuliers : Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353987v1</w:t>
+                <w:t xml:space="preserve">hal-02371899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard-Pointage-Vocalisation : ordre et fixation visuelle d’enfants TSA en situation d’attention conjointe contingente et incontingente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l’attention conjointe par le eye-tracking sur stimuli statiques et dynamiques chez l’enfant avec Trouble du Spectre Autistique (TSA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2101,64 +2101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisement perceptif minimaliste et attention conjointe : l’espace distal comme condition de partage d’un monde commun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHITECO (Philosophie, Technologie, Cognition) 2015. Espaces et techniques : configurations, reconfigurations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Technologie de Compiègne, Jan 2015, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle de visages chez l’enfant autiste de bas niveau : une étude de eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Leplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,51 +2278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle spontanée de visages par les enfants avec TSA de bas niveau cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,51 +2386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu de rôle numérique tactile : une proposition à l’interaction sociale entre adolescents déficients visuels et adolescents voyants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimalist perceptual crossing: The case of triadic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHITECO (Philosophie, Technologie, Cognition) 2013. From perceptual interactions to extended cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Université de Technologie de Compiègne, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2550,51 +2550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d’aide aux jeunes aveugles : Interagir au sein d’un Internet tactile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2626,338 +2626,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tactile device for remote communication of emotions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpersonal recognition through mediated tactile interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubert Dominique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John M. Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium of European Research on Emotion (CERE), 4th European Conference on Emotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp.239-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HAPTIC.2012.6183797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371986v1</w:t>
+                <w:t xml:space="preserve">hal-02354056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpersonal recognition through mediated tactile interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A tactile device for remote communication of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubert Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Haptics Symposium (HAPTICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Consortium of European Research on Emotion (CERE), 4th European Conference on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, University of Kent, Canterbury, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354056v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote communication of emotions through a tactile device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd ISA Forum of Sociology: Social Justice and Democratization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2982,103 +2982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interagir pour construire du sens : une opportunité pour les dispositifs d'aide aux personnes en situation de déficience visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubert Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs et Jeunes Chercheuses de l'IFRATH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dominique Archambault; Jaime Lopez-Krahe, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3097,230 +3097,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertact : un dispositif de suppléance perceptive sur le réseau destiné aux interactions tactiles distales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The conception of a tactile Internet : from analysing the use of a perceptual supplementation device (TACTOS) to the elaboration of the INTERTACT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Rovira</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCo-09, Interprétation et problématiques du sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Université de Rouen, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">CVHI-09, Conference and workshop on assistive technology for people with Visual and Hearing Impairments, Past Successes and Future Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.A. Hersh, Apr 2009, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372012v1</w:t>
+                <w:t xml:space="preserve">hal-02371757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conception of a tactile Internet : from analysing the use of a perceptual supplementation device (TACTOS) to the elaboration of the INTERTACT project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intertact : un dispositif de suppléance perceptive sur le réseau destiné aux interactions tactiles distales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Rovira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gapenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVHI-09, Conference and workshop on assistive technology for people with Visual and Hearing Impairments, Past Successes and Future Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.A. Hersh, Apr 2009, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">ARCo-09, Interprétation et problématiques du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Université de Rouen, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371757v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3351,64 +3351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration Strategies Influence​ Visual-Auditory Sensory Substitution in a Passive Guidance Setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Cognitive Neuroscience 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3446,64 +3446,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Shape Perception With Different Strategies in Passive Exploration Conditions with a Sensory Substitution Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Akar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRFDP Research Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Rouen, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3560,51 +3560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppléance perceptive et cognition sociale : étude des interactions tactiles minimalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Technologie de Compiègne (UTC, France), 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3800,51 +3800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Akar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105619" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Velin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334990" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech44" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619615612525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Bihan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leplain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754514004017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Baena-Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01609321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.159-173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Stewart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183797" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02372061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Akar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Velin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lenay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Deschamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251334990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Sousa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Iodice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-023-06655-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330976v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Rovira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech44" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0264619615612525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Bihan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Leplain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754514004017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Baena-Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.05.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01609321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.159-173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371854v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02353987v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371911v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Stewart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HAPTIC.2012.6183797" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Dominique" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stewart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gapenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376447v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-02372061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>