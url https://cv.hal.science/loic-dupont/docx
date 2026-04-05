--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -177,143 +177,411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niobium Bronzoids as negative Electrodes: Synthesis, Structure and Electrochemical Properties of Li2Nb4P2O16 and Na2Nb4P2O16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil Subash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Rafique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesoscopic Model of Extrusion during Solvent-Free Li-Ion Battery Electrode Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Zanotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocaractérisation AFM d’électrodes polymères extrudées dédiées aux batteries lithium-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Mlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ursescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -321,1450 +589,1182 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">ème</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées du GDR MultiPODE (Multifunctional nanostructured POlymer systems by Design)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Characterization by AFM of Hybrid Materials for Energy Harvesting and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Mlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ursescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cerreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Science and Innovation for Carbon Neutrality (2SIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Amiens ( Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dielectric investigations of Pb(Zr0.2Ti0.8)O3 /SrTiO3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosive properties of liquid fractions issued from lignocellulosic biomass pretreatment with ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Marlair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Nonus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Workshop on Corrosion in Advanced Biorefineries (CORABIO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric domains in tricolour superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Meeting on Ferroelectricity (IMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.803 superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop " Oxydes fonctionnels pour l'intégration en micro et nano électronique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950196v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.803 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Oxydes fonctionnels pour l'intégration en micro et nano électronique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949501v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent x-ray evidence for 180° domains in tricolor PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Materials Research Congress (IMRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">108° domain formation in SrTiO3 stabilized tricolour PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on the Application of Ferroelectrics ISAF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiPx new negative electrodes for lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IMLB, International Meeting on lithium Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384160v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04259071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1782,90 +1782,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium Bronzoids as Negative Electrodes: Synthesis, Structure, and Electrochemical Properties of Li 2 Nb 4 P 2 O 16 and Na 2 Nb 4 P 2 O 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Subash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rafique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing of solvent-free PEO-Polyolefin solid polymer electrolyte by Fused Filament Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,64 +2033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-free extrusion of a LiFePO4-based monofilament for three-dimensional printing of a lithium-ion battery positive electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat Yelamanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alec Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -2301,103 +2301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Model of Extrusion during Solvent‐Free Lithium‐ion Battery Electrode Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (2), </w:t>
@@ -2582,51 +2582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of solid polymer electrolytes by Fused Filament Fabrication: challenges towards in-space manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2684,295 +2684,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of LiNi1/3Mn1/3Co1/3O2 battery electrode material via vat photopolymerization precursor approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Battery Division Postdoctoral Associate Research Award Sponsored by MTI Corporation and the Jiang Family Foundation) 3D Printing of Batteries: Fiction or Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Aranzola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ana Cristina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">Stephane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.19010. </w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, MA2022-02 (3), pp.214-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22444-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-023214mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856590v1</w:t>
+                <w:t xml:space="preserve">hal-04932024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Battery Division Postdoctoral Associate Research Award Sponsored by MTI Corporation and the Jiang Family Foundation) 3D Printing of Batteries: Fiction or Reality?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive manufacturing of LiNi1/3Mn1/3Co1/3O2 battery electrode material via vat photopolymerization precursor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cristina Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ana Aranzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Panier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, MA2022-02 (3), pp.214-214. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2022-023214mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22444-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932024v1</w:t>
+                <w:t xml:space="preserve">hal-03856590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ ESEM using 3-D printed and adapted accessories to observe living plantlets and their interaction with enzyme and fungus</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyeonseok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3386,77 +3386,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3516,77 +3516,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.140654-140666. </w:t>
@@ -3771,77 +3771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling elastic relaxation and ferroelectric domain contributions to in plane X-ray scattering profile: A necessity in strained ferroelectric superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3901,51 +3901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Lithium-Ion Battery 3D-Printing By Means of Material Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,77 +4048,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167 (7), </w:t>
@@ -4169,51 +4169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Printing of a LiFePO4/Graphite Battery Cell via Fused Deposition Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,64 +4463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (4), pp.044105. </w:t>
@@ -4731,64 +4731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (11), </w:t>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mohamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5084,295 +5084,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium Oxide Adhesion Layer for High Temperature Annealed Si/Si3N4/TiOx/Pt/LiCoO2 Battery Structures</w:t>
+                <w:t xml:space="preserve">Lithium cobalt oxide crystallization on flexible polyimide substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. M. F. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. G. Rolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. M. Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-015-4223-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.631-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-015-3798-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611068v1</w:t>
+                <w:t xml:space="preserve">hal-03611069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium cobalt oxide crystallization on flexible polyimide substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium Oxide Adhesion Layer for High Temperature Annealed Si/Si3N4/TiOx/Pt/LiCoO2 Battery Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. F. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Ribeiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27, pp.631-636. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (2), pp.910-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-015-3798-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11664-015-4223-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611069v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis reaction of squaric acid: A one-step method for producing expanded foam of mesoporous carbon</w:t>
               </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,90 +5889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effect in PbTiO3/PbZr0.2Ti0.8O3 superlattices: From polydomain to monodomain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6183,64 +6183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casas-Cabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6317,64 +6317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6437,103 +6437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of polydomain formation in PbTiO3/PbZr0.2Ti0.8O3 superlattices by intercalation of ultra-thin SrTiO3 layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (5), pp.052905-1-052905-3. </w:t>
@@ -6711,152 +6711,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and textural characterization of LiFePO4 thin films prepared by pulsed laser deposition on Si substrates</w:t>
+                <w:t xml:space="preserve">A 3.6V lithium-based fluorosulphate insertion positive electrode for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Legrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nadir Recham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kub Tang</w:t>
+                <w:t xml:space="preserve">Charles Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xuejie Huang</w:t>
+                <w:t xml:space="preserve">Wesley Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492300v1</w:t>
+                <w:t xml:space="preserve">hal-00452484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric nanoparticles dispersed in 5CB nematic liquid crystal: Synthesis and electro-optical characterization</w:t>
               </w:r>
@@ -6868,306 +6877,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Henninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3369544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.6V lithium-based fluorosulphate insertion positive electrode for lithium-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Structural and textural characterization of LiFePO4 thin films prepared by pulsed laser deposition on Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Delacourt</w:t>
+                <w:t xml:space="preserve">Kub Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Walker</w:t>
+                <w:t xml:space="preserve">Hong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp.5447-5451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452484v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting for Better Li-Based Electrode Materials via Low Temperature Inorganic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,51 +7244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a Complete Solid Solution between the Triphylite and Fayalite Olivine Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserat Casas-Cabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,77 +7369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal Synthesis of Sodium-Based Fluorophosphate Cathode Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,64 +7494,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal Synthesis of Tailor-Made LiFePO4 Powders for Li-Ion Battery Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7753,77 +7753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Cr2O3 as negative electrode in lithium batteries: TEM study of the texture effect on the polymeric layer formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First cross-section observation of an all solid-state lithium-ion &amp;quot;nanobattery&amp;quot; by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reaction of lithium with CuCr2S4 - lithium intercalation and copper displacement/extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bodenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8122,325 +8122,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic adsorption on lignocellulosic substrate loaded with ferric ion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical insertion into anatase-type TiO2: an in situ Raman microscopy investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jolly</w:t>
+                <w:t xml:space="preserve">Laurence Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aplincourt</w:t>
+                <w:t xml:space="preserve">Michael Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (3), pp.125-129</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.5357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983615v1</w:t>
+                <w:t xml:space="preserve">hal-00169762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical insertion into anatase-type TiO2: an in situ Raman microscopy investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzapfel</w:t>
+                <w:t xml:space="preserve">Arsenic adsorption on lignocellulosic substrate loaded with ferric ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Novak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">G. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
+                <w:t xml:space="preserve">M. Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52, pp.5357</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169762v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium diphosphides as negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 172 (2), pp.877-885. </w:t>
@@ -8542,51 +8542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.337-342</w:t>
@@ -8609,385 +8609,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of transition metal (Co, Ni, Cu) sulphides versus lithium: The intriguing case of the copper sulphide.</w:t>
+                <w:t xml:space="preserve">Electrochemical reactivity of Li2VOSiO4 towards Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Débart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8(6), pp.640</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18(2), pp.401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126747v1</w:t>
+                <w:t xml:space="preserve">hal-00126735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of carbon addition on the hydrogen absorption properties of Mg-based thin films grown by pulsed laser deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of transition metal (Co, Ni, Cu) sulphides versus lithium: The intriguing case of the copper sulphide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rougier</w:t>
+                <w:t xml:space="preserve">Aurélie Débart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Bhat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 515, pp.1299</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8(6), pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137989v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reactivity of Li2VOSiO4 towards Li</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of carbon addition on the hydrogen absorption properties of Mg-based thin films grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Darok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Prakash</w:t>
+                <w:t xml:space="preserve">Aline Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rozier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vinay Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18(2), pp.401</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.1299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126735v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity of Li2VOSiO4 toward Li</w:t>
               </w:r>
@@ -8999,51 +8999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,51 +9119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9317,51 +9317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms. Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ravishankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110(11), pp.5262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9399,90 +9399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
@@ -9520,77 +9520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electrochemical reactivity and design of NiP2 negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9658,90 +9658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
@@ -9779,51 +9779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Calcium Ions on the Adsorption of Polyacrylic Acid onto Alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9998,51 +9998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5094A80"/>
+    <w:nsid w:val="C8D6579F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3810-6356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170505278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ISV-0214-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mlida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ursescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerreta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Subash" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rafique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04725836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bourseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2409975" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad02be" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wattier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102677" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Serras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08733K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudesocque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA18991A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611068v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. F. Vieira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ribeiro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Silva" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4223-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611069v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Rolo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3798-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.08.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW26GXRT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.002304jes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casas-Cabanas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102511m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFDJZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57W9F0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kub Tang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Walker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djellab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Finke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826705" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brazier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawamura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bodenez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Shaju" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01983615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hardwick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzapfel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie D&#233;bart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patrice" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137989v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darok" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Bhat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aymard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051986k" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDJTWSN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baidya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Hegde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravishankar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03122678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1489" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/960F1EE19B45373EF169FA4C573D6EF2BDF06494/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3810-6356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170505278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ISV-0214-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Subash" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rafique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mlida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ursescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerreta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04725836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bourseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2409975" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad02be" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wattier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102677" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Serras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08733K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudesocque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA18991A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ribeiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. F. Vieira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Rolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3798-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4223-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.08.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW26GXRT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.002304jes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casas-Cabanas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102511m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFDJZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57W9F0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452484v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2590" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kub Tang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Huang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djellab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Finke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826705" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brazier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawamura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bodenez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Shaju" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hardwick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzapfel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01983615v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126747v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie D&#233;bart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patrice" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darok" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Bhat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aymard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051986k" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDJTWSN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baidya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Hegde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravishankar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03122678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1489" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/960F1EE19B45373EF169FA4C573D6EF2BDF06494/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>