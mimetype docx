--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -177,1594 +177,1594 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanocaractérisation AFM d’électrodes polymères extrudées dédiées aux batteries lithium-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Mlida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ursescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journées du GDR MultiPODE (Multifunctional nanostructured POlymer systems by Design)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoscale Characterization by AFM of Hybrid Materials for Energy Harvesting and Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Mlida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ursescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cerreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Science and Innovation for Carbon Neutrality (2SIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Amiens ( Université Picardie Jules Vernes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and dielectric investigations of Pb(Zr0.2Ti0.8)O3 /SrTiO3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrosive properties of liquid fractions issued from lignocellulosic biomass pretreatment with ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Murrieta-Pazos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Marlair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Nonus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. International Workshop on Corrosion in Advanced Biorefineries (CORABIO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferroelectric domains in tricolour superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Meeting on Ferroelectricity (IMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cracovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop " Oxydes fonctionnels pour l'intégration en micro et nano électronique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.803 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature dependent x-ray evidence for 180° domains in tricolor PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXI International Materials Research Congress (IMRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Cancun, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">108° domain formation in SrTiO3 stabilized tricolour PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Symposium on the Application of Ferroelectrics ISAF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NiPx new negative electrodes for lithium ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th IMLB, International Meeting on lithium Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium Bronzoids as negative Electrodes: Synthesis, Structure and Electrochemical Properties of Li2Nb4P2O16 and Na2Nb4P2O16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Subash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rafique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Model of Extrusion during Solvent-Free Li-Ion Battery Electrode Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259071v1</w:t>
-              </w:r>
-[...1295 lines deleted...]
-                <w:t xml:space="preserve">hal-00384160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1782,90 +1782,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobium Bronzoids as Negative Electrodes: Synthesis, Structure, and Electrochemical Properties of Li 2 Nb 4 P 2 O 16 and Na 2 Nb 4 P 2 O 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Subash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Rafique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Cabelguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1910,360 +1910,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing of solvent-free PEO-Polyolefin solid polymer electrolyte by Fused Filament Fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solvent-free extrusion of a LiFePO4-based monofilament for three-dimensional printing of a lithium-ion battery positive electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Bourseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Lafont</w:t>
+                <w:t xml:space="preserve">Raynald Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maroua Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 593, pp.233973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17452759.2024.2409975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725836v1</w:t>
+                <w:t xml:space="preserve">hal-04473944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-free extrusion of a LiFePO4-based monofilament for three-dimensional printing of a lithium-ion battery positive electrode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">3D Printing of solvent-free PEO-Polyolefin solid polymer electrolyte by Fused Filament Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raynald Lesieur</w:t>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Louati</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 593, pp.233973. </w:t>
+              <w:t xml:space="preserve">Virtual and Physical Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17452759.2024.2409975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473944v1</w:t>
+                <w:t xml:space="preserve">hal-04725836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining 3D printing of copper current collectors and electrophoretic deposition of electrode materials for structural lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat Yelamanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alec Talin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -2301,103 +2301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic Model of Extrusion during Solvent‐Free Lithium‐ion Battery Electrode Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Paredes-Goyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Zanotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (2), </w:t>
@@ -2569,90 +2569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of solid polymer electrolytes by Fused Filament Fabrication: challenges towards in-space manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2684,295 +2684,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Battery Division Postdoctoral Associate Research Award Sponsored by MTI Corporation and the Jiang Family Foundation) 3D Printing of Batteries: Fiction or Reality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of LiNi1/3Mn1/3Co1/3O2 battery electrode material via vat photopolymerization precursor approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cristina Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ana Aranzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Panier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, MA2022-02 (3), pp.214-214. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/MA2022-023214mtgabs⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22444-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932024v1</w:t>
+                <w:t xml:space="preserve">hal-03856590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of LiNi1/3Mn1/3Co1/3O2 battery electrode material via vat photopolymerization precursor approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">(Battery Division Postdoctoral Associate Research Award Sponsored by MTI Corporation and the Jiang Family Foundation) 3D Printing of Batteries: Fiction or Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Aranzola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ana Cristina Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panier</w:t>
+                <w:t xml:space="preserve">Stephane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.19010. </w:t>
+              <w:t xml:space="preserve">ECS Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, MA2022-02 (3), pp.214-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22444-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/MA2022-023214mtgabs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856590v1</w:t>
+                <w:t xml:space="preserve">hal-04932024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ ESEM using 3-D printed and adapted accessories to observe living plantlets and their interaction with enzyme and fungus</w:t>
               </w:r>
@@ -3086,507 +3086,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integument-Specific Transcriptional Regulation in the Mid-Stage of Flax Seed Development Influences the Release of Mucilage and the Seed Oil Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ag-Coated Cu/Polylactic Acid Composite Filament for Lithium and Sodium-Ion Battery Current Collector Three-Dimensional Printing via Thermoplastic Material Extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Miart</w:t>
+                <w:t xml:space="preserve">Hyeonseok Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
+                <w:t xml:space="preserve">Roberto Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Mongelard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michelle Lequart</w:t>
+                <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10102677⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.651041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377166v1</w:t>
+                <w:t xml:space="preserve">hal-03608664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Coated Cu/Polylactic Acid Composite Filament for Lithium and Sodium-Ion Battery Current Collector Three-Dimensional Printing via Thermoplastic Material Extrusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Environmentally Friendly Lithium-Terephthalate/Polylactic Acid Composite Filament Formulation for Lithium-Ion Battery 3D-Printing via Fused Deposition Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2021.651041⟩</w:t>
+              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2162-8777/abedd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608664v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally Friendly Lithium-Terephthalate/Polylactic Acid Composite Filament Formulation for Lithium-Ion Battery 3D-Printing via Fused Deposition Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Maurel</w:t>
+                <w:t xml:space="preserve">Integument-Specific Transcriptional Regulation in the Mid-Stage of Flax Seed Development Influences the Release of Mucilage and the Seed Oil Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Russo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Mongelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lequart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2162-8777/abedd4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10102677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608665v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward High Resolution 3D Printing of Shape-Conformable Batteries via Vat Photopolymerization: Review and Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.140654-140666. </w:t>
@@ -3624,51 +3624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering lithium-ion battery 3D-printing via thermoplastic material extrusion and polymer powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Haukka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,77 +3771,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling elastic relaxation and ferroelectric domain contributions to in plane X-ray scattering profile: A necessity in strained ferroelectric superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lemée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3888,77 +3888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on Lithium-Ion Battery 3D-Printing By Means of Material Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,103 +4022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(Ethylene Oxide)-LiTFSI Solid Polymer Electrolyte Filaments for Fused Deposition Modeling Three-Dimensional Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167 (7), </w:t>
@@ -4156,64 +4156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Printing of a LiFePO4/Graphite Battery Cell via Fused Deposition Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytological approaches combined with chemical analysis reveals the layered nature of flax mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,64 +4463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 124 (4), pp.044105. </w:t>
@@ -4558,51 +4558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Loaded Graphite-Polylactic Acid Composite-Based Filaments for Lithium-Ion Battery Three-Dimensional Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4731,64 +4731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (11), </w:t>
@@ -4986,51 +4986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mohamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5276,51 +5276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (2), pp.910-916. </w:t>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. N. Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5632,347 +5632,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-Based Non Aqueous Anolyte for Li Redox-Flow Batteries</w:t>
+                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hamelet</w:t>
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Larcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Ramesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Laisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.002304jes⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845455v1</w:t>
+                <w:t xml:space="preserve">hal-00845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon-Based Non Aqueous Anolyte for Li Redox-Flow Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ramesha</w:t>
+                <w:t xml:space="preserve">Stéphane Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P. Laisa</w:t>
+                <w:t xml:space="preserve">Dominique Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3), pp.A516-A520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.002304jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845846v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effect in PbTiO3/PbZr0.2Ti0.8O3 superlattices: From polydomain to monodomain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6075,51 +6075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t>
@@ -6183,64 +6183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Casas-Cabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6304,77 +6304,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected formation by pulsed laser deposition of nanostructured Fe/olivine thin films on MgO substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6437,103 +6437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of polydomain formation in PbTiO3/PbZr0.2Ti0.8O3 superlattices by intercalation of ultra-thin SrTiO3 layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (5), pp.052905-1-052905-3. </w:t>
@@ -6711,161 +6711,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.6V lithium-based fluorosulphate insertion positive electrode for lithium-ion batteries</w:t>
+                <w:t xml:space="preserve">Structural and textural characterization of LiFePO4 thin films prepared by pulsed laser deposition on Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Recham</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Delacourt</w:t>
+                <w:t xml:space="preserve">Kub Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Walker</w:t>
+                <w:t xml:space="preserve">Hong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejie Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518, pp.5447-5451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452484v1</w:t>
+                <w:t xml:space="preserve">hal-00492300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric nanoparticles dispersed in 5CB nematic liquid crystal: Synthesis and electro-optical characterization</w:t>
               </w:r>
@@ -6877,310 +6868,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Henninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3369544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and textural characterization of LiFePO4 thin films prepared by pulsed laser deposition on Si substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A 3.6V lithium-based fluorosulphate insertion positive electrode for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Recham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kub Tang</w:t>
+                <w:t xml:space="preserve">Charles Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xuejie Huang</w:t>
+                <w:t xml:space="preserve">Wesley Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492300v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting for Better Li-Based Electrode Materials via Low Temperature Inorganic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,51 +7244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a Complete Solid Solution between the Triphylite and Fayalite Olivine Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserat Casas-Cabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,103 +7369,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal Synthesis of Sodium-Based Fluorophosphate Cathode Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 156 (12), pp.A993-A999</w:t>
@@ -7494,103 +7494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal Synthesis of Tailor-Made LiFePO4 Powders for Li-Ion Battery Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (6), pp.1096-1107</w:t>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7753,77 +7753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous Cr2O3 as negative electrode in lithium batteries: TEM study of the texture effect on the polymeric layer formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First cross-section observation of an all solid-state lithium-ion &amp;quot;nanobattery&amp;quot; by transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8016,51 +8016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reaction of lithium with CuCr2S4 - lithium intercalation and copper displacement/extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bodenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8122,325 +8122,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical insertion into anatase-type TiO2: an in situ Raman microscopy investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arsenic adsorption on lignocellulosic substrate loaded with ferric ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hardwick</w:t>
+                <w:t xml:space="preserve">G. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Holzapfel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
+                <w:t xml:space="preserve">M. Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52, pp.5357</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169762v1</w:t>
+                <w:t xml:space="preserve">hal-01983615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic adsorption on lignocellulosic substrate loaded with ferric ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Dupont</w:t>
+                <w:t xml:space="preserve">Electrochemical insertion into anatase-type TiO2: an in situ Raman microscopy investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hardwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jolly</w:t>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aplincourt</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (3), pp.125-129</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.5357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983615v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium diphosphides as negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 172 (2), pp.877-885. </w:t>
@@ -8542,51 +8542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.337-342</w:t>
@@ -8609,385 +8609,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reactivity of Li2VOSiO4 towards Li</w:t>
+                <w:t xml:space="preserve">Reactivity of transition metal (Co, Ni, Cu) sulphides versus lithium: The intriguing case of the copper sulphide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Prakash</w:t>
+                <w:t xml:space="preserve">Aurélie Débart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rozier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">Romain Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18(2), pp.401</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8(6), pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126735v1</w:t>
+                <w:t xml:space="preserve">hal-00126747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of transition metal (Co, Ni, Cu) sulphides versus lithium: The intriguing case of the copper sulphide.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of carbon addition on the hydrogen absorption properties of Mg-based thin films grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Darok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Débart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aline Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8(6), pp.640</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.1299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126747v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00137989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of carbon addition on the hydrogen absorption properties of Mg-based thin films grown by pulsed laser deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical reactivity of Li2VOSiO4 towards Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Rougier</w:t>
+                <w:t xml:space="preserve">A. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinay Bhat</w:t>
+                <w:t xml:space="preserve">Patrick Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Aymard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">Frédéric Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 515, pp.1299</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18(2), pp.401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00137989v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity of Li2VOSiO4 toward Li</w:t>
               </w:r>
@@ -8999,51 +8999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9119,90 +9119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9317,51 +9317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms. Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ravishankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110(11), pp.5262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9399,90 +9399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
@@ -9520,77 +9520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electrochemical reactivity and design of NiP2 negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doublet M.-L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9658,90 +9658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
@@ -9779,51 +9779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Calcium Ions on the Adsorption of Polyacrylic Acid onto Alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Foissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9998,51 +9998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8D6579F"/>
+    <w:nsid w:val="E3AA43A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3810-6356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170505278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ISV-0214-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Subash" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rafique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mlida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ursescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerreta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04725836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bourseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2409975" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad02be" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wattier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102677" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Serras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08733K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudesocque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA18991A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ribeiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. F. Vieira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Rolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3798-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4223-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.08.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW26GXRT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.002304jes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casas-Cabanas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102511m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFDJZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57W9F0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452484v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2590" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492300v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kub Tang" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Huang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djellab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Finke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826705" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brazier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawamura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bodenez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Shaju" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hardwick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzapfel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01983615v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126735v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126747v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie D&#233;bart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patrice" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darok" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Bhat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aymard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051986k" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDJTWSN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baidya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Hegde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravishankar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03122678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1489" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/960F1EE19B45373EF169FA4C573D6EF2BDF06494/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3810-6356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170505278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ISV-0214-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mlida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ursescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerreta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Subash" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rafique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04725836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bourseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2409975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad02be" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wattier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102677" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Serras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08733K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudesocque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA18991A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ribeiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. F. Vieira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Rolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3798-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4223-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.08.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW26GXRT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.002304jes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casas-Cabanas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102511m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFDJZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57W9F0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kub Tang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Walker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djellab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Finke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826705" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brazier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawamura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bodenez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Shaju" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01983615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hardwick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzapfel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie D&#233;bart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patrice" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137989v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darok" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Bhat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aymard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051986k" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDJTWSN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baidya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Hegde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravishankar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03122678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1489" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/960F1EE19B45373EF169FA4C573D6EF2BDF06494/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>