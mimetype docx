--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -851,51 +851,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 superlattices</w:t>
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.803 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
@@ -930,97 +930,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Oxydes fonctionnels pour l'intégration en micro et nano électronique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949501v1</w:t>
+                <w:t xml:space="preserve">hal-00950196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.803 superlattices</w:t>
+                <w:t xml:space="preserve">Domain engineering in the tricolour ferroelectric PbTiO3/SrTiO3/PbZr0.2Ti0.8O3 superlattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
@@ -1055,73 +1055,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Davoisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop " Oxydes fonctionnels pour l'intégration en micro et nano électronique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950196v1</w:t>
+                <w:t xml:space="preserve">hal-00949501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependent x-ray evidence for 180° domains in tricolor PbTiO3/SrTiO3/ PbZr0.2Ti0.8O3 superlattices</w:t>
               </w:r>
@@ -5632,278 +5632,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
+                <w:t xml:space="preserve">Silicon-Based Non Aqueous Anolyte for Li Redox-Flow Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
+                <w:t xml:space="preserve">Stéphane Hamelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Dominique Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ramesha</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (3), pp.A516-A520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.002304jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845846v1</w:t>
+                <w:t xml:space="preserve">hal-00845455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-Based Non Aqueous Anolyte for Li Redox-Flow Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hamelet</w:t>
+                <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Larcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">C. P. Laisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (3), pp.A516-A520. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.002304jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845455v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effect in PbTiO3/PbZr0.2Ti0.8O3 superlattices: From polydomain to monodomain structures</w:t>
               </w:r>
@@ -6285,307 +6285,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected formation by pulsed laser deposition of nanostructured Fe/olivine thin films on MgO substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of polydomain formation in PbTiO3/PbZr0.2Ti0.8O3 superlattices by intercalation of ultra-thin SrTiO3 layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Legrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Perrière</w:t>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2010.11.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (5), pp.052905-1-052905-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3619843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240943v1</w:t>
+                <w:t xml:space="preserve">hal-00687627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of polydomain formation in PbTiO3/PbZr0.2Ti0.8O3 superlattices by intercalation of ultra-thin SrTiO3 layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Unexpected formation by pulsed laser deposition of nanostructured Fe/olivine thin films on MgO substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Davoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (2), pp.351-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2010.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3619843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687627v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of all-solid-state Li/LiPONB/TiOS microbatteries produced at the pilot scale</w:t>
               </w:r>
@@ -6836,338 +6836,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric nanoparticles dispersed in 5CB nematic liquid crystal: Synthesis and electro-optical characterization</w:t>
+                <w:t xml:space="preserve">A 3.6V lithium-based fluorosulphate insertion positive electrode for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Blach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Dupont</w:t>
+                <w:t xml:space="preserve">Nadir Recham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Henninot</w:t>
+                <w:t xml:space="preserve">Charles Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3369544⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.68-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615895v1</w:t>
+                <w:t xml:space="preserve">hal-00452484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.6V lithium-based fluorosulphate insertion positive electrode for lithium-ion batteries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric nanoparticles dispersed in 5CB nematic liquid crystal: Synthesis and electro-optical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Delacourt</w:t>
+                <w:t xml:space="preserve">Jean-François Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Walker</w:t>
+                <w:t xml:space="preserve">Jean-François Henninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9, pp.68-74. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat2590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3369544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452484v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting for Better Li-Based Electrode Materials via Low Temperature Inorganic Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7244,51 +7244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of a Complete Solid Solution between the Triphylite and Fayalite Olivine Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserat Casas-Cabanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,51 +7369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal Synthesis of Sodium-Based Fluorophosphate Cathode Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7494,51 +7494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal Synthesis of Tailor-Made LiFePO4 Powders for Li-Ion Battery Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7546,51 +7546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djellab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (6), pp.1096-1107</w:t>
@@ -8122,243 +8122,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic adsorption on lignocellulosic substrate loaded with ferric ion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical insertion into anatase-type TiO2: an in situ Raman microscopy investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jolly</w:t>
+                <w:t xml:space="preserve">Laurence Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aplincourt</w:t>
+                <w:t xml:space="preserve">Michael Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (3), pp.125-129</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.5357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983615v1</w:t>
+                <w:t xml:space="preserve">hal-00169762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical insertion into anatase-type TiO2: an in situ Raman microscopy investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Holzapfel</w:t>
+                <w:t xml:space="preserve">Arsenic adsorption on lignocellulosic substrate loaded with ferric ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Novak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Dupont</w:t>
+                <w:t xml:space="preserve">G. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudrin</w:t>
+                <w:t xml:space="preserve">M. Aplincourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 52, pp.5357</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.125-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169762v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium diphosphides as negative electrodes for secondary Li-ion batteries</w:t>
               </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8(6), pp.640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8887,51 +8887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9998,51 +9998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3AA43A9"/>
+    <w:nsid w:val="85007AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10229,51 +10229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3810-6356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170505278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ISV-0214-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mlida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ursescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerreta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Subash" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rafique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04725836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bourseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2409975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad02be" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wattier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102677" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Serras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08733K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudesocque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA18991A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ribeiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. F. Vieira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Rolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3798-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4223-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.08.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW26GXRT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.002304jes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casas-Cabanas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102511m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFDJZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57W9F0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kub Tang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Walker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2590" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djellab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Finke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826705" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brazier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawamura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bodenez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Shaju" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01983615v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169762v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hardwick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzapfel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie D&#233;bart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patrice" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137989v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darok" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Bhat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aymard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051986k" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDJTWSN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baidya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Hegde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravishankar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03122678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1489" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/960F1EE19B45373EF169FA4C573D6EF2BDF06494/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3810-6356" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170505278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ISV-0214-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Mlida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ursescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla Francesca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grugeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05248834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cerreta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Marrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dellis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Murrieta-Pazos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Marlair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Nonus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hubault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoisne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00952257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904379v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Subash" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Rafique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Cabelguen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04259071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Zanotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boudeville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05093662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fauth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00603" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maurel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Lesieur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Louati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04725836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bourseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2409975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Yelamanchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alec Talin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40436-024-00514-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04507020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202300441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04104052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taqiyeddine Moumene" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kadari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Habib Belarbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Benyahia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.122007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/ad02be" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03856590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22444-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04932024v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Panier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2022-023214mtgabs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03610097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lefebvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Fournet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Hocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeonseok Kim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Russo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Armand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.651041" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abedd4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Mongelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wattier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102677" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3119533" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608666v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Haukka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macdonald" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Kivijarvi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmeri Lahtinen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101651" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lem&#233;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fleutot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09813.0003ecst" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03608668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab7c38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04241937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fleutot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalappa Prashantha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54518-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fournet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carcan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5037076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314911v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tortajada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01867383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carcan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201601036" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664930v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Chotard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahya Bamine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Serras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA08733K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01889375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudesocque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D&#233;champs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA18991A" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Ribeiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sousa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. F. Vieira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Rolo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3798-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-015-4223-5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073517v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lecl&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Barr&#232;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.08.148" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW26GXRT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Tao" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Chotard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ta13021e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hamelet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Larcher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.002304jes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781862v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4767329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamelet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casas-Cabanas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102511m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687627v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3619843" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240943v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDMFDJZX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633888v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pecquenard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Cras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Delis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.07.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57W9F0R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kub Tang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejie Huang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452484v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Recham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delacourt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Walker" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2590" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452479v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9030478" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424092v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserat Casas-Cabanas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Cabana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare P. Grey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jumas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424094v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djellab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424305v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Finke" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poizot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;ry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2826705" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laruelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dickinson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brazier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kawamura" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181054v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bodenez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Armstrong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Shaju" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169762v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hardwick" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzapfel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudrin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01983615v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolly" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aplincourt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.05.043" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTMHLZ46-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baudrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koelsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126747v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie D&#233;bart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Patrice" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137989v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darok" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rougier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Bhat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aymard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prakash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvage" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03269818v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Vezin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sauvage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051986k" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDJTWSN8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126748v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baidya" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gayen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms. Hegde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ravishankar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020409v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doublet M.-L." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03122678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foissy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mottet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1993.1489" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/960F1EE19B45373EF169FA4C573D6EF2BDF06494/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>