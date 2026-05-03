--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -2161,255 +2161,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couleur des peintures murales antiques dans les restitutions 3D : observations, mesures et retranscriptions virtuelles,</w:t>
+                <w:t xml:space="preserve">La reconstitution du Chout-Rê de Tiyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Mulliez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mora</w:t>
+                <w:t xml:space="preserve">Marc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Espinasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Julien Boislève; Alexandra Dardenay; Florence Monier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Gabolde (UPVM3); Robert Vergnieux (Université Bordeaux-CNRS). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Actes du 29e colloque de l’AFPMA, Louvres, 18 et 19 novembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, 2018</w:t>
+              <w:t xml:space="preserve">Les édifices du règne d'Amenhotep IV - Akhenaton : urbanisme et révolution / The buildings from the reign of Amenhotep IV - Akhenaten : urbanism and revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égypte Nilotique et Méditerranéenne - UMR 5140 Archéologie des Sociétés Méditerranéennes / CNRS - Université Paul-Valéry Montpellier 3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2018, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864035v1</w:t>
+                <w:t xml:space="preserve">hal-01945743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstitution du Chout-Rê de Tiyi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gabolde</w:t>
+                <w:t xml:space="preserve">La couleur des peintures murales antiques dans les restitutions 3D : observations, mesures et retranscriptions virtuelles,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Espinasse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marc Gabolde (UPVM3); Robert Vergnieux (Université Bordeaux-CNRS). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Boislève; Alexandra Dardenay; Florence Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les édifices du règne d'Amenhotep IV - Akhenaton : urbanisme et révolution / The buildings from the reign of Amenhotep IV - Akhenaten : urbanism and revolution</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-37, 2018, Cahiers Égypte Nilotique et Méditerranéenne (CENiM)</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Actes du 29e colloque de l’AFPMA, Louvres, 18 et 19 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945743v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3312,51 +3312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.80" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11371" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coadic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03054090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ap Pichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895336v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rar-14304" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2021.80" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ambruster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523688v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1841317.1841319" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espinasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11371" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7082" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adamski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sorraing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/VAST/VAST07/015-022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coadic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03054090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Margueron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bresch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enim-egyptologie.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mulliez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ap Pichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Benoit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01925593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>