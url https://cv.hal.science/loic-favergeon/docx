--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Favergeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8181-867X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111490219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nom : FAVERGEON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prénom : Loïc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grade : Directeur de Recherche, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etablissement : Mines Saint-Etienne, centre SPIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : LGF, UMR5307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : 04 77 42 02 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">favergeon@emse.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TMA and DSC study of the kinetics of the solid-state reaction in an Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kerkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP03930D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05442158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Modeling and Experimental Validation for Thermal Beneficiation of Tungsten-Bearing Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndue Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Yushark Fosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.899. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18040899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the corrosion layer onto stoichiometric uranium oxide created by liquid sodium toward a kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (16), pp.8143 à 8151. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05077868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Kinetics in Inorganic Salt–Water Vapor Systems: A Case of Lithium Sulfate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (37), pp.15487 - 15504. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04703090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTAC Kinetics Committee recommendations for analysis of thermal decomposition kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vyazovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Burnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita V. Muravyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 719, pp.179384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03881357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Insight into the Effect of Self-Generated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the Thermal Decomposition of Inorganic Carbonates in an Inert Gas Atmosphere: ZnCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (27), pp.13065 - 13080. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04653270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Parameterization of the Effects of Atmospheric and Self-Generated Carbon Dioxide on the Thermal Decomposition of Calcium Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiga Tone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (18), pp.7880 à 7895. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03707131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ high resolution photoelectron spectroscopy study on interaction of sodium with UO&amp;lt;sub&amp;gt;2+x&amp;lt;/sub&amp;gt; film (0 ≤ x ≤ 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tereshina-Chitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 545, pp.152646. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nucleation – Isotropic surface growth for finite platelet-like particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.116893. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Kinetics of the Thermal Decomposition of Synthetic Smithsonite over Different Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuu Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.1384 à 1402. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03170672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinetic model of the dehydration reaction of magnesium sulfate hexahydrate: Application for heat storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 687, pp.178569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02972906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the dehydration of calcium sulfate dehydrate: a comprehensive approach for the dehydration of ionic hydrates under controlled temperature and water vapor pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (48), pp.26352 à 26367. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03113546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Dehydration of Lithium Sulfate Monohydrate Revisited with Universal Kinetic Description over Different Temperatures and Atmospheric Water Vapor Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yui Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (22), pp.11960 - 11976. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02973065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTAC Kinetics Committee recommendations for analysis of multi-step kinetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vyazovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Burnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 689, pp.178597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03107652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the effect of water vapor pressure on the kinetics of thermal decomposition of magnesium hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (24), pp.13637-13649. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP00446D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Kinetic Description for Thermal Decomposition of Copper(II) Hydroxide over Different Water Vapor Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (34), pp.20903-20915. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02363324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxidation in oxygen, nitrogen and steam mixtures at 850°C of pre-oxidized Zircaloy-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 519, pp.302 à 314. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric water vapor on the thermal decomposition of calcium hydroxide: a universal kinetic approach to a physico-geometrical consecutive reaction in solid–gas systems under different partial pressures of product gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (22), pp.11615-11632. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01327J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Thermodynamic Study of the Calcium Sulfate–Water Vapor System. Part 1: Experimental Measurements and Phase Equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (22), pp.9596 à 9606. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Calcite Investigated by Atomic-Scale Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (36), pp.21825 à 21837. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02384362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and low temperature carbonation of mesoporous magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (3), pp.1923-1933. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02370006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Thermodynamic Study of the Calcium Sulfate–Water Vapor System. Part 2: Physical Modeling of Adsorption Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (22), pp.9607à 9616. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of the hydroxyl group on the &#947-alumina surface by the energy distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lagauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Larmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jolimaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (31), pp.16770-16782. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface nucleation and anisotropic growth models for solid-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 654, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; − H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O system dehydration at low pressure in view of heat storage Author links open overlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 656, pp.135 à 143. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms of CaO carbonation: Role of point defects in CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; by atomic-scale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (39), pp.22583-22591. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp506102c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinetic model for the rapid step of calcium oxide carbonation by carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (3), pp.1181-1188. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-013-3544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the ZnO sulfidation reaction: mechanism and kinetics modeling of the ZnS outward growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Pellitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1532-1545. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP42988H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Approach for Kinetic Modeling of Solid-Gas Reactions at Reactor Scale: Application to Kaolinite Dehydroxylation // Une approche générale de la modélisation cinétique des réactions solide-gaz à l'échelle du réacteur : application à la déshydroxylation de la kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale study of calcite nucleation in calcium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (17), pp.8813-8821. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4002252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of low temperature oxidation of copper nanoparticles by O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 570, pp. 41-50. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the kinetic slowing down during carbonation of CaO by CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (3), pp. 1145-1155. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-013-2950-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature chromium volatilization from Cr2O3 powder and Cr2O3-doped UO2 pellets in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Palussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (1-2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 adsorption on calcium oxide: An atomic-scale simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Rocha Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.490-495. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the ZnO sulfidation reaction: Evidences for an outward growth process of the ZnS phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 181-182, pp.508-515. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the drawbacks of the Arrhenius-f(α) rate equation towards a more general formalism and new models for the kinetic analysis of solid-gas reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525 (1-2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2011.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydration of CaO powder by gas-solid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (10), pp.1078-1084. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water vapor pressure on the induction period during Li2SO4*H2O single crystals dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 521 (1-2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism of nucleation during thermal decomposition of solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (14), pp.4675-4683. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-008-2487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and Monte-Carlo simulation of the nucleation and growth processes during the dehydration of Li2SO4,H2O single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (7), pp.3723-3727. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b507644g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and imprecise Bayesianism applied to gas-solid reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIPTA 2025 - 14th International Symposium on Imprecise Probabilities: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Society for Imprecise Probability, Jul 2025, Bielefeld, Germany. pp.158 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05369056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phases formed during the high temperature oxidation of (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2024 - 6th International ATALANTE conference on nuclear Chemistry for sustainable fuel cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commissariat à l'énergie atomique et aux énergies alternatives (CEA), Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05084586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la temperature, de la PO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; et de la teneur en Pu sur la cinétique et la nature des phases formées lors de l’oxydation d’oxydes mixtes (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées d’Etude sur la Cinétique Hétérogène - JECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA ISAS (Institut des Sciences Appliquées et de la Simulation pour les énergies bas carbone); CEFRACOR, Mar 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dissolution kinetics and mechanisms of the phases formed during the oxidation of (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in concentrated nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 - NUCLEAR FUEL CYCLE: A CHEMISTRY CONFERENCE - Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences et technologies pour une Economie Circulaire des énergies bas carbone (CEA/DES/ISEC); Institut de Chimie Séparative de Marcoule (CEA/ICSM); Commissariat à l'énergie atomique et aux énergies alternatives CEA); Université de Montpellier (UM); Centre national de la recherche scientifique (CNRS), Nov 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05068910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l’énergie thermique : apport de l’analyse thermique et de la calorimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53èmes Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; oxidation at high temperature under an Ar-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH53 - Journées d'étude de la cinétique hétèrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - Institut Jean Lamour (IJL), Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-sodium à haute température : détermination du produit de corrosion et loi cinétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Annuelles 2023 du GDR 2081 - COnCOrD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherche COnCOrD, Jul 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and equilibrium of the reversible thermal decomposition of solids: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Chemical Thermodynamics (ICCT-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05068030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; oxidation at high temperature under an Ar-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Calorimetry and Thermal Analysis (MEDICTA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calorimetry and Thermal Analysis Group of Porto; National Associations for Thermal Analysis and Calorimetry operating in Italy (AICAT and GICAT), in Spain (GECAT), in Greece (HSTA), in France (AFCAT), in Croatia (CCTAC- CSCE), Jul 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05067882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Refractory Materials Under Hydrogen Atmosphere for the Direct Reduction of Iron Ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques du GFC LES MATÉRIAUX UTILISES EN CONDITIONS EXTRÊMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFC (Groupe Français de la Céramique); ICAR-CM2T; SF2M (Société Française de Métallurgie et de Matériaux), May 2023, Lunéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réaction entre le sodium et le combustible nucléaire MOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH-52 - Journées d’étude sur la cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSIE (Laboratoire d’Etudes des Sciences de l’Ingénieur pour l’Environnement, UMR-7356 CNRS- La Rochelle Université, Mar 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction entre le sodium et le combustible nucléaire : caractérisation et modélisation cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight of the reaction kinetic between uranium oxide and liquid Sodium: Experimental and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMat2020 -The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of the thermally induced transformations of calcium hydroxide in different gaseous atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journal of Thermal Analysis and Calorimetry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AKCongress, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water vapor on the thermal dehydration of lithium sulfate monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yui Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th conference of the Japan Society of Calorimetry and Thermal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kindai University, Oct 2019, Higashiosaka City, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02904173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of the thermally induced transformations of calcium hydroxide in different gaseous atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journal of Thermal Analysis and Calorimetry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AKCongress, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement des aspects thermodynamiques et cinétiques des transformations solide-gaz du systéme CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO2 corrosion by liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel-MMNSF 2019 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSI - Paul Scherrer Institut (Suisse); ENEA - Italian National Agency for New Technologies, Energy and Sustainable Economic Development (Italie); INL - Idaho National Laboratory INL (Etat-Unis), Nov 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02904095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric water vapor on the kinetics of the induction period of the thermal dehydration of lithium sulfate monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yui Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Symposium on Chemical Kinetics and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroshima University; The Chemical Society of Japan, Jun 2019, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02903739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-geometric kinetics of complex solid-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Pérez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. Muravyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion d’un alliage de zirconium par un melange air/vapeur d’eau a 750-900°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH 2018 - 49èmes Journées d'Études sur la Cinétique Hétérogène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Carnot de Bourgogne (ICB); Université de Bourgogne (uB), Mar 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic aspects of the CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;0 solid-gas transformations: Gypsum dehydration reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis &amp; Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ilie G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis and Calorimetry of the Romanian Academy (CATCAR)., Aug 2018, Brasov, Romania. pp.111 / OP2.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation in air/steam mixtures of pre-oxidized Zircaloy-4 in the 750 - 950°C temperature range: experimental data and modeling for ASTEC code application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS; American Nuclear Society; Atomic Energy Society of Japan; Korean Nuclear Society, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi quantitatif des cinétiques de processus hétérogènes dans les milieux pulvérulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal kinetic approach to the thermal decomposition of solids under different partial pressures of evolved gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis &amp; Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ilie G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis and Calorimetry of the Romanian Academy (CATCAR)., Aug 2018, Brasov, Romania. pp.102, OP2.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement des aspects thermodynamiques du système CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic aspects of the dehydration of CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;·2H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codegepra Comité de Développement du Génie des Procédés en Auvergne-Rhône-Alpes; MINES Saint-Etienne / Centre SPIN; SFGP Société française de génie des procédés, Nov 2018, Saint-Etienne, France. pp.P11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and gas-solid carbonation of mesoporous magnesium oxide under wet C0&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis and Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ille G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis &amp; Calorimetry of the Romanan Academy (CATCAR), Aug 2018, Brasov, Romania. pp.203 - PS1.019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement des aspects thermodynamiques et cinétiques des transformations solide-gaz du systéme CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH 2018 - 49èmes Journées d'Études sur la Cinétique Hétérogène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne; Laboratoire Interdisciplinaire Carnot de Bourgogne (ICB), Mar 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanisms of the thermal decomposition of copper(II) hydroxide under different water vapour pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis and Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ille G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis &amp; Calorimetry of the Romanan Academy (CATCAR), Aug 2018, Brasov, Romania. pp.424 / PS2.058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and strategy for the kinetic analysis of complex solid-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Pérez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. Muravyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International and the 10</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Japan-China Joint Symposium on Calorimetry and Thermal Analysis (CATS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japan Society of Calorimetry and Thermal Analysis; The Committee of Chemical Thermodynamics and Thermal Analysis of Chinese Chemical Society, Nov 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why reaction rate does not always obey Arrhenius law during gas-solid reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confederation for Thermal Analysis and Calorimetry congress (ICTAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Confederation for Thermal Analysis and Calorimetry, Aug 2016, Orlando, United States. pp.99 / KIN-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique de déshydratation du sulfate de magnésium pour le stockage d’énergie thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">48</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> - 48</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> édition des Journées d’Etude de la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Roberval (UMR UTC-CNRS 7337), Mar 2017, Compiègnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle cinétique de deshydratation du sulfate de magnesium pour le stockage d’énergie thermique par composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 48 – 48è édition des Journées de Calorimétrie et d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFP Energies nouvelles, May 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in solids: a key process in heterogeneous kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Surface and Bulk Diffusion in catalytic and adsorption process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFP Énergies nouvelles, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and kinetic study of MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O systhem for heat storage by a composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confederation for Thermal Analysis and Calorimetry congress (ICTAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Confederation for Thermal Analysis and Calorimetry, Aug 2016, Oralndo, United States. pp.KIN-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis, powder characterization and kinetic modeling to explain loss of activity of CaO during carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confederation for Thermal Analysis and Calorimetry congress (ICTAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Confederation for Thermal Analysis and Calorimetry, Aug 2016, Orlando, United States. pp.263 / LP-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights on H2S and COS removal for gas purification applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Hlayhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> World Congress of Chemical Engineering- WCCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI A; A IQS, Oct 2017, Barcelone, Spain. pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de l’énergie thermique par un composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 2016, JCAT47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'ADOUR AFCAT (UPPA); Association Française de Calorimétrie et d'Analyse Thermique (AFCAT); membres du Laboratoire des Fluides Complexes et Reservoirs (LFCR); membres du Laboratoire de Thermique Energétique et Procédés (LaTEP), May 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude thermocinétique du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par un composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etudes sur la Cinétique Hétérogène (JECH 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire SPCTS (Science des Procédés Céramiques et de Traitements de Surface) - Centre Européen de la Céramique (CEC)., Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01303750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et carbonatation d’oxyde de magnésium mésoporeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Matériaux et l’Énergie (CIMATEN2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche « Matériaux, Énergie et Énergies Renouvelables »; Office allemand des échanges universitaires (DAAD),; Université de Gafsa; Association Tunisienne de l’Education, de la Recherche Scientifique et du Développement (ATERSD), Aug 2016, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pascal; Grenoble INP-pagora, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okhrimenko Larysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codegepra 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the reaction rate during gas-solid reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATAS 2015 (North American Thermal Analysis Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greg Jewell Aug 2015, Montréal, Canada. pp.KS-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation isotherme isobare de l’hydrofluoration du dioxyde d’uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling and mechanism of low temperature corrosion of copper nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC 2014 (11th European Symposium on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal and isobaric kinetic modeling of the reaction of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC 2014 (11th European Symposium on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions solide-gaz dans un milieu granulaire : Une approche multi-physique de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP 2014 (12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etudes des Milieux Poreux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gas partial pressures and the elementary mechanisms in the study of solid-gas reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC 2014 (11th European Symposium on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinetic model for the rapid step of calcium oxide carbonation by carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Journées d'Analyse Thermique et de Calorimétrie (AFCAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.En attente, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-013-3544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for the kinetic modeling of CaO carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of NATAS (North American Thermal Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bowling Green (Kentucky), United States. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre cinétique chimique et transferts dans un agrégat poreux: application à deux réactions solide-gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.Posters ; C1 - 657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et modélisation de l'hydrofluoration des oxydes d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination de CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; en surface de CaO : Simulations à l'échelle atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.Posters ; C4 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of solid-gas reactions at reactor scale: A general approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD 2013 (Tenth International Conference on Flow Dynamics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sendai, Japan. pp.258-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIN4: A multiphysics software for heterogeneous reactions at a reactor scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for kinetic modeling of solid-gas reactions at reactor scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation), Lyon, 25 au 27 janvier 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outward growth in solid-gas reactions: Basic concepts and corresponding kinetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICTAC 2012 (International Congress on Thermal Analysis and Calorimetry), Osaka, Japon, 20 au 24 août 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of solid-gas reactions at aggregate scale by considering the physical reality: Application to CaO carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICTAC 2012 (International Congress on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of solid-gas reactions at reactor scale: A general approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Minneapolis, United States. pp.393g</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique isotherme et isobare de la réaction de carbonatation de CaO : Expérience et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Cinétique Hétérogène, JECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du mécanisme réactionnel et d'une loi de vitesse pour la sulfuration de ZnO par H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Pellitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Cinétique Hétérogène, JECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIN4: a software tool for simulation of heterogeneous reactions at a reactor scale based on a micro-meso-macro coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morandini Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse critique des modèles cinétiques usuels des réactions solide-gaz vers ClN3, un logiciel de simulation et d'interprétation des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact of over-oxidation on the dissolution of uranium oxides in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2024 - 27th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the dissolution kinetics and mechanisms of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and U&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt; in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2024 - 6th International ATALANTE conference on nuclear Chemistry for sustainable fuel cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pu content, temperature and pO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the oxidation of (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des matériaux réfractaires sous atmosphères hydrogénés pendant la réduction directe des minerais de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dargaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2024 Lyon - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of self-generated carbon dioxide on the thermal decomposition of zinc carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEEC-TAC7 - 7th Central and Eastern European Conference on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brno, Czech Republic. , Journal of Thermal Analysis and Calorimetry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05130026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual effects of water vapor and carbon dioxide on the thermal decomposition of calcium carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiga Tone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEEC-TAC7 - 7th Central and Eastern European Conference on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brno, Czech Republic. , Journal of Thermal Analysis and Calorimetry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05129937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and carbonation of mesoporous magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;0 solid-gas transformations: How much water does calcined gypsum contain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.205 / PS1.021, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique de la déshydratation de MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;·6H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de l’énergie thermique par un composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint-Martin d'Hères, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB-SEM advanced characterization of uranium based powders: Contribution to understanding gas-solid reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2014 (The nuclear Materials Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clearwater Beach, Fl, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de carbonatation de CaO : le rôle des défauts ponctuels dans CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; étudié par simulations atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanisms of solid-gas reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Vyazovkin; Nobuyoshi Koga; Christoph Schick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Thermal Analysis and Calorimetry, Volume 6, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173-212, chap.11, 2018, 9780444640628. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64062-8.00011-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for studying water vapor at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Chevalier ; Jérôme Favergeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French activity on high temperature corrosion in water vapor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-188, 2014, Materials Science Foundations, 978-3-03785-996-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la germination en surface dans les transformations chimiques des solides-Cas de la déshydratation du sulfate de lithium monohydraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00116109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loïc Favergeon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">loic-favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8181-867X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111490219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nom : FAVERGEON</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prénom : Loïc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grade : Directeur de Recherche, HDR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etablissement : Mines Saint-Etienne, centre SPIN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire : LGF, UMR5307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité : Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : 04 77 42 02 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">favergeon@emse.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the structural evolution of the NdFeB magnets with various carbon contamination in the PIM process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Crozier-Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rolere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nachbaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61, pp.102026. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtphys.2026.102026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05572569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TMA and DSC study of the kinetics of the solid-state reaction in an Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Kerkad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP03930D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05442158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic Modeling and Experimental Validation for Thermal Beneficiation of Tungsten-Bearing Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndue Kanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Yushark Fosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (4), pp.899. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18040899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the corrosion layer onto stoichiometric uranium oxide created by liquid sodium toward a kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (16), pp.8143 à 8151. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05077868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Oxidation Kinetics of Ti-6Al-4 V Spherical Powder at High Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102 (4), pp.18. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-025-10336-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Kinetics in Inorganic Salt–Water Vapor Systems: A Case of Lithium Sulfate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (37), pp.15487 - 15504. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c05078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04703090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and thermodynamic modeling of Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; corundum and TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; rutile structures forming on Ti-6Al-4V powder during oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 256, pp.119037. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04439150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTAC Kinetics Committee recommendations for analysis of thermal decomposition kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vyazovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Burnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita V. Muravyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 719, pp.179384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03881357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Insight into the Effect of Self-Generated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the Thermal Decomposition of Inorganic Carbonates in an Inert Gas Atmosphere: ZnCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (27), pp.13065 - 13080. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c02896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04653270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Parameterization of the Effects of Atmospheric and Self-Generated Carbon Dioxide on the Thermal Decomposition of Calcium Carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiga Tone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (18), pp.7880 à 7895. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c01922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03707131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ high resolution photoelectron spectroscopy study on interaction of sodium with UO&amp;lt;sub&amp;gt;2+x&amp;lt;/sub&amp;gt; film (0 ≤ x ≤ 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gouder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tereshina-Chitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 545, pp.152646. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03169835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of nucleation – Isotropic surface growth for finite platelet-like particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.116893. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2021.116893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Kinetics of the Thermal Decomposition of Synthetic Smithsonite over Different Atmospheric Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daichi Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuu Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (2), pp.1384 à 1402. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c10130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03170672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel mechanism of growth of the oxide and &#945-Zr(O) layers on Zircaloy-4 oxidized in steam at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Zino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.109178. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03046188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the effect of water vapor pressure on the kinetics of thermal decomposition of magnesium hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shun Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (24), pp.13637-13649. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP00446D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanism of the dehydration of calcium sulfate dehydrate: a comprehensive approach for the dehydration of ionic hydrates under controlled temperature and water vapor pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (48), pp.26352 à 26367. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c09041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03113546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinetic model of the dehydration reaction of magnesium sulfate hexahydrate: Application for heat storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 687, pp.178569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02972906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Dehydration of Lithium Sulfate Monohydrate Revisited with Universal Kinetic Description over Different Temperatures and Atmospheric Water Vapor Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yui Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (22), pp.11960 - 11976. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c02739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02973065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTAC Kinetics Committee recommendations for analysis of multi-step kinetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Vyazovkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan K. Burnham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Moukhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 689, pp.178597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03107652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hennuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Thermodynamic Study of the Calcium Sulfate–Water Vapor System. Part 2: Physical Modeling of Adsorption Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (22), pp.9607à 9616. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Kinetic Description for Thermal Decomposition of Copper(II) Hydroxide over Different Water Vapor Pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (34), pp.20903-20915. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b04704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02363324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric water vapor on the thermal decomposition of calcium hydroxide: a universal kinetic approach to a physico-geometrical consecutive reaction in solid–gas systems under different partial pressures of product gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (22), pp.11615-11632. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP01327J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of oxidation in oxygen, nitrogen and steam mixtures at 850°C of pre-oxidized Zircaloy-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mermoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 519, pp.302 à 314. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Thermodynamic Study of the Calcium Sulfate–Water Vapor System. Part 1: Experimental Measurements and Phase Equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (22), pp.9596 à 9606. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Calcite Investigated by Atomic-Scale Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123 (36), pp.21825 à 21837. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b03611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02384362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, characterization and low temperature carbonation of mesoporous magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (3), pp.1923-1933. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-019-08431-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02370006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic characterization of the hydroxyl group on the &#947-alumina surface by the energy distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lagauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Larmier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jolimaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (31), pp.16770-16782. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface nucleation and anisotropic growth models for solid-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 654, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; − H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O system dehydration at low pressure in view of heat storage Author links open overlay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 656, pp.135 à 143. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2017.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinetic model for the rapid step of calcium oxide carbonation by carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (3), pp.1181-1188. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-013-3544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms of CaO carbonation: Role of point defects in CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; by atomic-scale simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (39), pp.22583-22591. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp506102c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Approach for Kinetic Modeling of Solid-Gas Reactions at Reactor Scale: Application to Kaolinite Dehydroxylation // Une approche générale de la modélisation cinétique des réactions solide-gaz à l'échelle du réacteur : application à la déshydroxylation de la kaolinite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1039-1048. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst/2012018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic-scale study of calcite nucleation in calcium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (17), pp.8813-8821. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp4002252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of low temperature oxidation of copper nanoparticles by O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 570, pp. 41-50. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the ZnO sulfidation reaction: mechanism and kinetics modeling of the ZnS outward growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Pellitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.1532-1545. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2CP42988H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the kinetic slowing down during carbonation of CaO by CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (3), pp. 1145-1155. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-013-2950-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight on the ZnO sulfidation reaction: Evidences for an outward growth process of the ZnS phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 181-182, pp.508-515. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2011.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature chromium volatilization from Cr2O3 powder and Cr2O3-doped UO2 pellets in reducing atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Palussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (1-2), pp.93-101. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 adsorption on calcium oxide: An atomic-scale simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Rocha Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 606 (3-4), pp.490-495. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of water vapor pressure on the induction period during Li2SO4*H2O single crystals dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 521 (1-2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2011.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00603689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the drawbacks of the Arrhenius-f(α) rate equation towards a more general formalism and new models for the kinetic analysis of solid-gas reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 525 (1-2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tca.2011.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hydration of CaO powder by gas-solid reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (10), pp.1078-1084. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanism of nucleation during thermal decomposition of solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (14), pp.4675-4683. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-008-2487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and Monte-Carlo simulation of the nucleation and growth processes during the dehydration of Li2SO4,H2O single crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Helbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (7), pp.3723-3727. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b507644g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise and imprecise Bayesianism applied to gas-solid reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIPTA 2025 - 14th International Symposium on Imprecise Probabilities: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Society for Imprecise Probability, Jul 2025, Bielefeld, Germany. pp.158 - 168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05369056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la temperature, de la PO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; et de la teneur en Pu sur la cinétique et la nature des phases formées lors de l’oxydation d’oxydes mixtes (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées d’Etude sur la Cinétique Hétérogène - JECH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA ISAS (Institut des Sciences Appliquées et de la Simulation pour les énergies bas carbone); CEFRACOR, Mar 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the phases formed during the high temperature oxidation of (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2024 - 6th International ATALANTE conference on nuclear Chemistry for sustainable fuel cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commissariat à l'énergie atomique et aux énergies alternatives (CEA), Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05084586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude phénoménologique et modélisation du vieillissement des poudres d’aluminium utilisées en fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Valfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2024 – JOURNÉES ANNUELLES DE LA SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05085429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding ageing mechanism of Al-based metallic powders: probing grain/grain interactions with Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal AMS 2024 - 2nd edition of Metal AMS International Symposium on Metal Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté française de Metal AM; Cetim, Mar 2024, Senlis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of Refractory Materials Under Hydrogen Atmosphere for the Direct Reduction of Iron Ore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dargaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques du GFC LES MATÉRIAUX UTILISES EN CONDITIONS EXTRÊMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GFC (Groupe Français de la Céramique); ICAR-CM2T; SF2M (Société Française de Métallurgie et de Matériaux), May 2023, Lunéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des interactions grain/grain par Atomic Force Microscopy : application à la compréhension du vieillissement des poudres métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2023 St Etienne - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA (Comité de développement du Génie des procédés en Auvergne-Rhône-Alpes); SFGP (SFGP – Société française de génie des procédés); Mines St-Etienne, Laboratoire Georges Friedel (LGF), Nov 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de l’énergie thermique : apport de l’analyse thermique et de la calorimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 53 - 53èmes Journées de Calorimétrie et d'Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; oxidation at high temperature under an Ar-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH53 - Journées d'étude de la cinétique hétèrogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine - Institut Jean Lamour (IJL), Mar 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of dissolution kinetics and mechanisms of the phases formed during the oxidation of (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in concentrated nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFC3 - NUCLEAR FUEL CYCLE: A CHEMISTRY CONFERENCE - Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences et technologies pour une Economie Circulaire des énergies bas carbone (CEA/DES/ISEC); Institut de Chimie Séparative de Marcoule (CEA/ICSM); Commissariat à l'énergie atomique et aux énergies alternatives CEA); Université de Montpellier (UM); Centre national de la recherche scientifique (CNRS), Nov 2023, En distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05068910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and equilibrium of the reversible thermal decomposition of solids: theory and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Chemical Thermodynamics (ICCT-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05068030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-sodium à haute température : détermination du produit de corrosion et loi cinétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Annuelles 2023 du GDR 2081 - COnCOrD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de recherche COnCOrD, Jul 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05073801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; oxidation at high temperature under an Ar-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Calorimetry and Thermal Analysis (MEDICTA2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calorimetry and Thermal Analysis Group of Porto; National Associations for Thermal Analysis and Calorimetry operating in Italy (AICAT and GICAT), in Spain (GECAT), in Greece (HSTA), in France (AFCAT), in Croatia (CCTAC- CSCE), Jul 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05067882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la réaction entre le sodium et le combustible nucléaire MOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH-52 - Journées d’étude sur la cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSIE (Laboratoire d’Etudes des Sciences de l’Ingénieur pour l’Environnement, UMR-7356 CNRS- La Rochelle Université, Mar 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse thermique dans la réduction des contaminations organiques lors de la fabrication d’aimants NdFeB par PIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bioud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Maigat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT-51 - 51ème Journées de Calorimétrie et d’Analyse Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05066168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaction entre le sodium et le combustible nucléaire : caractérisation et modélisation cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bossert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’oxydation d’une poudre de TA6V : prise en compte de l’effet de géométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes de la Cinétique Hétérogène (JECH 51)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, High Temperature Corrosion and Protection Commission (CHT&amp;P); CEFRACOR (Centre français de l'anticorrosion), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05065984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: Application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France. pp.03035, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032103035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight of the reaction kinetic between uranium oxide and liquid Sodium: Experimental and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuMat2020 -The Nuclear Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of Ti-6Al-4V powder reactivity in gaseous environment: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French Titanium Association; The French Society for Me-tallurgy and Materials; EMC2, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UO2 corrosion by liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concettina Andrello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Freis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Desgranges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuFuel-MMNSF 2019 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSI - Paul Scherrer Institut (Suisse); ENEA - Italian National Agency for New Technologies, Energy and Sustainable Economic Development (Italie); INL - Idaho National Laboratory INL (Etat-Unis), Nov 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02904095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric water vapor on the kinetics of the induction period of the thermal dehydration of lithium sulfate monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yui Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Symposium on Chemical Kinetics and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroshima University; The Chemical Society of Japan, Jun 2019, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02903739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation du Zircaloy-4 en conditions de dénoyage de piscine : Principaux résultats du projet ANR DENOPI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Kasperski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of the thermally induced transformations of calcium hydroxide in different gaseous atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journal of Thermal Analysis and Calorimetry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AKCongress, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water vapor on the thermal dehydration of lithium sulfate monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yui Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th conference of the Japan Society of Calorimetry and Thermal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kindai University, Oct 2019, Higashiosaka City, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02904173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic analysis of the thermally induced transformations of calcium hydroxide in different gaseous atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoki Kodani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Journal of Thermal Analysis and Calorimetry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AKCongress, Jun 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire DEEP de l'INSA Lyon; LAGEPP de l'Université Claude Bernard Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05059317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement des aspects thermodynamiques et cinétiques des transformations solide-gaz du systéme CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH50 - 50es Journées d'Étude sur la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne : Centre SPIN et Laboratoire Georges Friedel (UMR Mines Saint-Étienne / CNRS 5307), Mar 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanisms of the thermal decomposition of copper(II) hydroxide under different water vapour pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahiro Fukuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis and Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ille G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis &amp; Calorimetry of the Romanan Academy (CATCAR), Aug 2018, Brasov, Romania. pp.424 / PS2.058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation in air/steam mixtures of pre-oxidized Zircaloy-4 in the 750 - 950°C temperature range: experimental data and modeling for ASTEC code application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS; American Nuclear Society; Atomic Energy Society of Japan; Korean Nuclear Society, Sep 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi quantitatif des cinétiques de processus hétérogènes dans les milieux pulvérulents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal kinetic approach to the thermal decomposition of solids under different partial pressures of evolved gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis &amp; Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ilie G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis and Calorimetry of the Romanian Academy (CATCAR)., Aug 2018, Brasov, Romania. pp.102, OP2.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic aspects of the CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;0 solid-gas transformations: Gypsum dehydration reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis &amp; Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ilie G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis and Calorimetry of the Romanian Academy (CATCAR)., Aug 2018, Brasov, Romania. pp.111 / OP2.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-geometric kinetics of complex solid-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Pérez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. Muravyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECRRC 2018 - 1</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ères</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etude de la Chimie sous Rayonnement et de la Radiochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cellule Congrès de l'Université de strasbourg; Réseau/Projet Initiative de Recherche Stratégique NanoTheRad; Subdivision « Chimie sous Rayonnement et Radiochimie » - CRRC; Institut Pluridisciplinaire Hubert Curien de Strasbourg - IPHC - UMR 7178 - CNRS/UDS; Institut National de Physique Nucléaire et de Physique des Particules - IN2P3 - CNRS, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion d’un alliage de zirconium par un melange air/vapeur d’eau a 750-900°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Coindreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH 2018 - 49èmes Journées d'Études sur la Cinétique Hétérogène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Carnot de Bourgogne (ICB); Université de Bourgogne (uB), Mar 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement des aspects thermodynamiques du système CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and mechanistic aspects of the dehydration of CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;·2H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João G. D. Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2018 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Codegepra Comité de Développement du Génie des Procédés en Auvergne-Rhône-Alpes; MINES Saint-Etienne / Centre SPIN; SFGP Société française de génie des procédés, Nov 2018, Saint-Etienne, France. pp.P11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and gas-solid carbonation of mesoporous magnesium oxide under wet C0&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central and Eastern European Committee for Thermal Analysis and Calorimetry (CEEC-TAC); Transilvania University of Brasov (UniTBv); National Institute for Laser, Plasma and Radiation Physics (INFLPR); Institute of Physical Chemistry "Ille G. Murgulescu" of the Romanian Academy (ICF); Commission for Thermal Analysis &amp; Calorimetry of the Romanan Academy (CATCAR), Aug 2018, Brasov, Romania. pp.203 - PS1.019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation of the thermal decomposition of uranium oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - The 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. pp.180 - OP4.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines Saint-Étienne; Association Française de Calorimétrie et d’Analyse Thermique (AFCAT), May 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approfondissement des aspects thermodynamiques et cinétiques des transformations solide-gaz du systéme CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH 2018 - 49èmes Journées d'Études sur la Cinétique Hétérogène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne; Laboratoire Interdisciplinaire Carnot de Bourgogne (ICB), Mar 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why reaction rate does not always obey Arrhenius law during gas-solid reactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confederation for Thermal Analysis and Calorimetry congress (ICTAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Confederation for Thermal Analysis and Calorimetry, Aug 2016, Orlando, United States. pp.99 / KIN-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique de déshydratation du sulfate de magnésium pour le stockage d’énergie thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECH </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">48</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> - 48</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> édition des Journées d’Etude de la Cinétique Hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Roberval (UMR UTC-CNRS 7337), Mar 2017, Compiègnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle cinétique de deshydratation du sulfate de magnesium pour le stockage d’énergie thermique par composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAT 48 – 48è édition des Journées de Calorimétrie et d'Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFP Energies nouvelles, May 2017, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in solids: a key process in heterogeneous kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Surface and Bulk Diffusion in catalytic and adsorption process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFP Énergies nouvelles, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic and strategy for the kinetic analysis of complex solid-state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Pérez-Maqueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. V. Muravyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International and the 10</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Japan-China Joint Symposium on Calorimetry and Thermal Analysis (CATS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japan Society of Calorimetry and Thermal Analysis; The Committee of Chemical Thermodynamics and Thermal Analysis of Chinese Chemical Society, Nov 2017, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic and kinetic study of MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O systhem for heat storage by a composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confederation for Thermal Analysis and Calorimetry congress (ICTAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Confederation for Thermal Analysis and Calorimetry, Aug 2016, Oralndo, United States. pp.KIN-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel insights on H2S and COS removal for gas purification applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Hlayhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Barthelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> World Congress of Chemical Engineering- WCCE10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anque; Enginyers Industrials de catalunya; SEQUI A; A IQS, Oct 2017, Barcelone, Spain. pp.363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis, powder characterization and kinetic modeling to explain loss of activity of CaO during carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confederation for Thermal Analysis and Calorimetry congress (ICTAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Confederation for Thermal Analysis and Calorimetry, Aug 2016, Orlando, United States. pp.263 / LP-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude thermocinétique du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par un composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etudes sur la Cinétique Hétérogène (JECH 47)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire SPCTS (Science des Procédés Céramiques et de Traitements de Surface) - Centre Européen de la Céramique (CEC)., Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01303750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de l’énergie thermique par un composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique 2016, JCAT47</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'ADOUR AFCAT (UPPA); Association Française de Calorimétrie et d'Analyse Thermique (AFCAT); membres du Laboratoire des Fluides Complexes et Reservoirs (LFCR); membres du Laboratoire de Thermique Energétique et Procédés (LaTEP), May 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01323900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et carbonatation d’oxyde de magnésium mésoporeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Matériaux et l’Énergie (CIMATEN2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche « Matériaux, Énergie et Énergies Renouvelables »; Office allemand des échanges universitaires (DAAD),; Université de Gafsa; Association Tunisienne de l’Education, de la Recherche Scientifique et du Développement (ATERSD), Aug 2016, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the reaction rate during gas-solid reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATAS 2015 (North American Thermal Analysis Society)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Greg Jewell Aug 2015, Montréal, Canada. pp.KS-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pascal; Grenoble INP-pagora, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du système MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de chaleur par composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okhrimenko Larysa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévyn Johannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codegepra 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CODEGEPRA, Nov 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiscale approach for the kinetic modeling of CaO carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Conference of NATAS (North American Thermal Analysis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bowling Green (Kentucky), United States. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New kinetic model for the rapid step of calcium oxide carbonation by carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Journées d'Analyse Thermique et de Calorimétrie (AFCAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.En attente, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-013-3544-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation isotherme isobare de l’hydrofluoration du dioxyde d’uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JECH (Journées d'Etude sur la Cinétique Hétérogène)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling and mechanism of low temperature corrosion of copper nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC 2014 (11th European Symposium on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isothermal and isobaric kinetic modeling of the reaction of uranium dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC 2014 (11th European Symposium on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactions solide-gaz dans un milieu granulaire : Une approche multi-physique de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP 2014 (12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">èmes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d’Etudes des Milieux Poreux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of gas partial pressures and the elementary mechanisms in the study of solid-gas reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC 2014 (11th European Symposium on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre cinétique chimique et transferts dans un agrégat poreux: application à deux réactions solide-gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.Posters ; C1 - 657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique et modélisation de l'hydrofluoration des oxydes d'uranium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44° Journées d'Etude sur la Cinétique Hétérogène (JECH 44)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination de CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; en surface de CaO : Simulations à l'échelle atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV° Congrès de la Société Française génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, LYON, France. pp.Posters ; C4 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of solid-gas reactions at reactor scale: A general approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFD 2013 (Tenth International Conference on Flow Dynamics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sendai, Japan. pp.258-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIN4: A multiphysics software for heterogeneous reactions at a reactor scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. pp.No 104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for kinetic modeling of solid-gas reactions at reactor scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPI (Multiscale Approaches for Process Innovation), Lyon, 25 au 27 janvier 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outward growth in solid-gas reactions: Basic concepts and corresponding kinetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICTAC 2012 (International Congress on Thermal Analysis and Calorimetry), Osaka, Japon, 20 au 24 août 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00775913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of solid-gas reactions at aggregate scale by considering the physical reality: Application to CaO carbonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICTAC 2012 (International Congress on Thermal Analysis and Calorimetry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling of solid-gas reactions at reactor scale: A general approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Minneapolis, United States. pp.393g</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude cinétique isotherme et isobare de la réaction de carbonatation de CaO : Expérience et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Rouchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Cinétique Hétérogène, JECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination du mécanisme réactionnel et d'une loi de vitesse pour la sulfuration de ZnO par H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Perez-Pellitero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées d'Etudes sur la Cinétique Hétérogène, JECH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIN4: a software tool for simulation of heterogeneous reactions at a reactor scale based on a micro-meso-macro coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morandini Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'analyse critique des modèles cinétiques usuels des réactions solide-gaz vers ClN3, un logiciel de simulation et d'interprétation des expériences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Soustelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des matériaux réfractaires sous atmosphères hydrogénés pendant la réduction directe des minerais de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dargaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JS 2024 Lyon - Journée scientifique CODEGEPRA - SFGP région Sud-Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05069269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">impact of over-oxidation on the dissolution of uranium oxides in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2024 - 27th International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the dissolution kinetics and mechanisms of UO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and U&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt; in nitric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Mhanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lalleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2024 - 6th International ATALANTE conference on nuclear Chemistry for sustainable fuel cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05136800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Pu content, temperature and pO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the oxidation of (U,Pu)O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixed oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Berenguer-Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Aging of Al-based Powder Used in Additive Manufacturing: Corrosion Kinetics and Surface Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Lakroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Rodi Ateba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM symposium - HTCPM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Îles des Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05075791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of self-generated carbon dioxide on the thermal decomposition of zinc carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEEC-TAC7 - 7th Central and Eastern European Conference on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brno, Czech Republic. , Journal of Thermal Analysis and Calorimetry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05130026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual effects of water vapor and carbon dioxide on the thermal decomposition of calcium carbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mito Hotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taiga Tone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuyoshi Koga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEEC-TAC7 - 7th Central and Eastern European Conference on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brno, Czech Republic. , Journal of Thermal Analysis and Calorimetry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05129937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité des poudres de Ti-6Al-4V dans différents environnements gazeux à haute température pour des applications dans les procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique 2019 du Codegepra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. , Journée scientifique - CODEGEPRA - SFGP Sud-Est - Le Génie des Procédés en Auvergne-Rhône-Alpes et Provence-Alpes-Côte d’Azur, pp.26 / P15., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic study of the CaSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;0 solid-gas transformations: How much water does calcined gypsum contain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Preturlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Quiligotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.205 / PS1.021, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and carbonation of mesoporous magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Vieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Nahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis for understanding of mixed oxalate decomposition reaction scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">es</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées de calorimétrie et d’analyse thermique - JCAT49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Etienne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal analysis to understand reactional pathway of mixed oxalate decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Akkache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrei Rotaru; Crian Popescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTAC12 - 12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Brasov, Romania. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central and Eastern European Committee for Thermal Analysis and calorimetry (CEEC-TAC) - Academica Greifswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Book of abstracts - 12</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> European Symposium on Thermal Analysis and Calorimetry (ESTAC12), pp.204 - PS.020, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation phénoménologique de la décomposition thermique d’oxalates d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïc Desfougeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Welcomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelig Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du Codegepra 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Le Bourget du Lac, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude cinétique de la déshydratation de MgSO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;·6H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O pour le stockage de l’énergie thermique par un composite à sorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larysa Okhrimenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Kuznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevyn Johannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CODEGEPRA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Saint-Martin d'Hères, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de carbonatation de CaO : le rôle des défauts ponctuels dans CaCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; étudié par simulations atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIB-SEM advanced characterization of uranium based powders: Contribution to understanding gas-solid reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martiane Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numat 2014 (The nuclear Materials Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clearwater Beach, Fl, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and mechanisms of solid-gas reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Vyazovkin; Nobuyoshi Koga; Christoph Schick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Thermal Analysis and Calorimetry, Volume 6, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173-212, chap.11, 2018, 9780444640628. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64062-8.00011-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for studying water vapor at high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnet Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Buscail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Chevalier ; Jérôme Favergeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French activity on high temperature corrosion in water vapor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trans Tech Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-188, 2014, Materials Science Foundations, 978-3-03785-996-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la germination en surface dans les transformations chimiques des solides-Cas de la déshydratation du sulfate de lithium monohydraté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Favergeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00116109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03D8FC27"/>
+    <w:nsid w:val="007EF9F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-favergeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-867X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111490219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:favergeon@emse.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05077868v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concettina Andrello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Freis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00242" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04703090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Koga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mito Hotta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05078" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03881357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vyazovkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Burnham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita V. Muravyev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04653270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02896" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03707131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Tone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03169835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tereshina-Chitrova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152646" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03170672v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Sakai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Fukuda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Hara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuu Tanaka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02972906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03113546v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o G. D. Preturlan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Quiligotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02973065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Yamamoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02739" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moukhina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoki Kodani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Iwasaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00446D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02363324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01327J" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00856" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02384362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03611" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02370006v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hamdi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Nahdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08431-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00857" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagauche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Larmier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Barthelet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02498" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.05.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585099v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.08.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506102c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009674v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rouchon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3544-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771115v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neveux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez-Pellitero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42988H" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morandini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4002252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2013.07.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-2950-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672237v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andrieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Palussi&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.01.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Rocha Vargas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.09.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-493V50WJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638319v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.07.026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nortier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.04.018" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409726v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2487-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-13L1F18V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128100v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b507644g" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05369056v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05084586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05068910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Mhanna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073629v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073801v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05068030v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05067882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073749v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dargaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bossert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03171196v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02904173v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059119v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Preturlan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02904095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02903739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820495v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. P&#233;rez-Maqueda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Muravyev" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamada" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827728v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900894v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823061v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290173v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898543v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916410v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124027v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885783v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hlayhel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323900v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01303750v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299085v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252704v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko Larysa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251985v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103531v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103465v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103754v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934598v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880186v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pages" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880033v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924739v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930184v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674512v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775913v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636700v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850485v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867852v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461122v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandini Jacques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacquier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461090v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136857v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136800v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075862v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069269v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dargaut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05130026v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05129937v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818030v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883155v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415662v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103514v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103521v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726841v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780444640628000115" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64062-8.00011-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116109v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-favergeon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8181-867X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111490219" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:favergeon@emse.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05572569v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Crozier-Bioud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jouen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rolere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2026.102026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05442158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kerkad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favergeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP03930D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05077868v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concettina Andrello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Desgranges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Freis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c00242" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10336-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04703090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Koga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mito Hotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c05078" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04439150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03881357v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Vyazovkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K. Burnham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita V. Muravyev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04653270v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c02896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03707131v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiga Tone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c01922" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03169835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gouder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tereshina-Chitrova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152646" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03551625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fischer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116893" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03170672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Sakai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Fukuda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daichi Hara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuu Tanaka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c10130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03046188v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109178" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoki Kodani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Iwasaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00446D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03113546v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o G. D. Preturlan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Quiligotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c09041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02972906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Okhrimenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevyn Johannes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02973065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui Yamamoto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107652v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moukhina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155443v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00857" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02363324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b04704" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP01327J" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gestin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Coindreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.03.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00856" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02384362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b03611" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02370006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hamdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Nahdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-019-08431-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lagauche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Larmier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolima&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Barthelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02498" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Favergeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pijolat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soustelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2017.08.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009674v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Rouchon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-3544-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100957v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506102c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907828v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morandini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012018" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4002252" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2013.07.021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Neveux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez-Pellitero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42988H" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-013-2950-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bazer-Bachi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.09.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-493V50WJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andrieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Palussi&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Balland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.01.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Rocha Vargas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.11.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603689v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.04.018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638319v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2011.07.026" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nortier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2487-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-13L1F18V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b507644g" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05369056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Berenguer-Besnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Marchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05084586v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05085429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Rodi Ateba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valfort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075019v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073749v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dargaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069227v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073946v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073629v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05068910v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Mhanna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lalleman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05068030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05073801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05067882v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bossert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05066168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bioud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Maigat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dalmasso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065965v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05065984v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493275v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103035" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03171196v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02904095v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02903739v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marqui&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kasperski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02904173v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059431v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059317v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059119v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Preturlan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900894v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820495v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. P&#233;rez-Maqueda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. V. Muravyev" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamada" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885023v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Welcomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290173v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822790v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916410v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526739v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901148v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828937v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pijolat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hlayhel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01303750v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323900v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831211v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251985v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299085v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252704v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okhrimenko Larysa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929755v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934598v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103754v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103369v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880186v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816117v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pages" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880033v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924739v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930184v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773670v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636700v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850485v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867852v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461122v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morandini Jacques" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacquier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461090v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05069269v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dargaut" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136857v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05136800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075862v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05075791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05130026v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05129937v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883155v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://estac12.org/estac12/welcome.html" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818030v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817681v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Akkache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882689v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685685v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415662v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103521v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103514v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726841v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780444640628000115" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64062-8.00011-5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102962v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet Gilles" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Buscail" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Evin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ttp.net/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116109v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>