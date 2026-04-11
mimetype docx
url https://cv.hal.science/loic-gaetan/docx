--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2639,290 +2639,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations celtiques pré-Conquête en Gaule du centre-est. Apport des travaux du PCR &amp;quot;Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sanctuaires laténiens dans le centre-est de la Gaule : actualisation des données et contribution à la connaissance du paysage religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations ouvertes de l'Europe celtique (IIIe - Ier s. av. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-268, 2019</w:t>
+              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-86, 2019, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430403v1</w:t>
+                <w:t xml:space="preserve">hal-02891473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sanctuaires laténiens dans le centre-est de la Gaule : actualisation des données et contribution à la connaissance du paysage religieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agglomérations celtiques pré-Conquête en Gaule du centre-est. Apport des travaux du PCR &amp;quot;Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les agglomérations ouvertes de l'Europe celtique (IIIe - Ier s. av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-268, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFEAF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02891473v1</w:t>
+                <w:t xml:space="preserve">hal-02430403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2934,259 +2934,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. La pars urbana de la villa de &amp;quot;Marigny&amp;quot; à Fleurville</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Nuits-Saint-Georges/Quincey &amp;quot;En Bollard, En Gibot&amp;quot;. Occupations en périphérie de l'agglomération antique des &amp;quot;Bolards&amp;quot; à Nuits-Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cambou</w:t>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 197 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510100v1</w:t>
+                <w:t xml:space="preserve">hal-05510093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Nuits-Saint-Georges/Quincey &amp;quot;En Bollard, En Gibot&amp;quot;. Occupations en périphérie de l'agglomération antique des &amp;quot;Bolards&amp;quot; à Nuits-Saint-Georges</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. La pars urbana de la villa de &amp;quot;Marigny&amp;quot; à Fleurville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Staniaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 197 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05510093v1</w:t>
+                <w:t xml:space="preserve">hal-05510100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t>
               </w:r>
@@ -3398,373 +3398,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
+                <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 119 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510127v1</w:t>
+                <w:t xml:space="preserve">hal-05510120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Nièvre, Entrains-sur-Nohain &amp;quot;1 Place Saint-Cyr&amp;quot;. Investigations à proximité de la Porte Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510120v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,439 +3898,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. Nouvelles données sur la pars urbana de la villa du château de Marigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510151v1</w:t>
+                <w:t xml:space="preserve">hal-05510177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. Nouvelles données sur la pars urbana de la villa du château de Marigny</w:t>
+                <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 52 p</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2024, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510177v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2024</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2024, 56 p</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510138v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Appoigny &amp;quot;42 Chemin des Ruelles&amp;quot;. Occupations potières du Haut-Empire et unités agropastorales d'un établissement tardo-antique (IVe-Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,90 +4391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges d'un habitat de La Tène D2 et occupation péri-urbaine antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4721,90 +4721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Rue Saint-Paul&amp;quot;. Vestiges d'un habitat de La Tène D2 et occupation péri-urbaine antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5702,151 +5702,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique du site archéologique gallo-romain des Bolards à Nuits-Saint-Georges (Côte-d'Or)</w:t>
+                <w:t xml:space="preserve">Le quartier urbain antique de La Boussière à Mâlain (Côte-d'Or). Bilan documentaire de 25 années de fouilles archéologiques et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; DRAC - SRA Bourgogne - Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510850v1</w:t>
+                <w:t xml:space="preserve">hal-05510853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier urbain antique de La Boussière à Mâlain (Côte-d'Or). Bilan documentaire de 25 années de fouilles archéologiques et nouvelles perspectives</w:t>
+                <w:t xml:space="preserve">Bilan scientifique du site archéologique gallo-romain des Bolards à Nuits-Saint-Georges (Côte-d'Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; DRAC - SRA Bourgogne - Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510853v1</w:t>
+                <w:t xml:space="preserve">hal-05510850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée, première année, UMR 6298 Artéhis, Dijon, 2019, 192 pages et un cédérom.</w:t>
               </w:r>
@@ -6312,51 +6312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution urbaine d'un secteur de l'agglomération antique d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,51 +7365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2011, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7630,51 +7630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F218280A"/>
+    <w:nsid w:val="19477979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-gaetan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2850-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24171057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laganier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Desiderio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Latron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-gaetan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2850-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24171057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laganier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Desiderio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Latron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>