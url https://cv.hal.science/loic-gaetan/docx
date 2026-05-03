--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1738,316 +1738,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches autour de l'agglomération antique de Mâlain/Mediolanum (Côte-d'Or)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Journée Régionale d'Archéologie de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dijon, France. pp.82-89</w:t>
+              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429726v1</w:t>
+                <w:t xml:space="preserve">hal-02529598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d’assainissement des sols durant l’Antiquité : Exemples de procédés employés pour lutter contre les eaux d’infiltration en sous-sol à Entrains-sur-Nohain / Intaranum (Nièvre).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+                <w:t xml:space="preserve">Nouvelles recherches autour de l'agglomération antique de Mâlain/Mediolanum (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barral Ph., Magny M., Thivet M., Oct 2013, Frasne, France. pp.232-236</w:t>
+              <w:t xml:space="preserve">Actes de la Journée Régionale d'Archéologie de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France. pp.82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290233v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
+                <w:t xml:space="preserve">Techniques d’assainissement des sols durant l’Antiquité : Exemples de procédés employés pour lutter contre les eaux d’infiltration en sous-sol à Entrains-sur-Nohain / Intaranum (Nièvre).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barral Ph., Magny M., Thivet M., Oct 2013, Frasne, France. pp.232-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529598v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des voies dite d'Agrippa et de la mise en place du réseau d'agglomérations routières d'époque romaine. Apport de projets collectifs récents dans le centre-est de la Gaule</w:t>
               </w:r>
@@ -2369,90 +2369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
@@ -2639,290 +2639,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sanctuaires laténiens dans le centre-est de la Gaule : actualisation des données et contribution à la connaissance du paysage religieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agglomérations celtiques pré-Conquête en Gaule du centre-est. Apport des travaux du PCR &amp;quot;Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-86, 2019, 978-2-9567407-0-4</w:t>
+              <w:t xml:space="preserve">Les agglomérations ouvertes de l'Europe celtique (IIIe - Ier s. av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-268, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891473v1</w:t>
+                <w:t xml:space="preserve">hal-02430403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations celtiques pré-Conquête en Gaule du centre-est. Apport des travaux du PCR &amp;quot;Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sanctuaires laténiens dans le centre-est de la Gaule : actualisation des données et contribution à la connaissance du paysage religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations ouvertes de l'Europe celtique (IIIe - Ier s. av. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-268, 2019</w:t>
+              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-86, 2019, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430403v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2934,145 +2934,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Nuits-Saint-Georges/Quincey &amp;quot;En Bollard, En Gibot&amp;quot;. Occupations en périphérie de l'agglomération antique des &amp;quot;Bolards&amp;quot; à Nuits-Saint-Georges</w:t>
+                <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+                <w:t xml:space="preserve">C Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgie Baudry</w:t>
+                <w:t xml:space="preserve">Julien Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Fossurier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+                <w:t xml:space="preserve">Emilie Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 157 p</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510093v1</w:t>
+                <w:t xml:space="preserve">hal-05509989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. La pars urbana de la villa de &amp;quot;Marigny&amp;quot; à Fleurville</w:t>
               </w:r>
@@ -3084,51 +3084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,145 +3166,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2024</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Nuits-Saint-Georges/Quincey &amp;quot;En Bollard, En Gibot&amp;quot;. Occupations en périphérie de l'agglomération antique des &amp;quot;Bolards&amp;quot; à Nuits-Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gaston</w:t>
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Curie</w:t>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Millet</w:t>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2025, 167 p</w:t>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509989v1</w:t>
+                <w:t xml:space="preserve">hal-05510093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2025</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Houix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,347 +3398,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Nièvre, Entrains-sur-Nohain &amp;quot;1 Place Saint-Cyr&amp;quot;. Investigations à proximité de la Porte Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510120v1</w:t>
+                <w:t xml:space="preserve">hal-05510116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Nièvre, Entrains-sur-Nohain &amp;quot;1 Place Saint-Cyr&amp;quot;. Investigations à proximité de la Porte Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 50 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510116v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Listrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05510127v1</w:t>
+                <w:t xml:space="preserve">hal-05510120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgie Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,426 +3898,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. Nouvelles données sur la pars urbana de la villa du château de Marigny</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 52 p</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510177v1</w:t>
+                <w:t xml:space="preserve">hal-05510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2024</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. Nouvelles données sur la pars urbana de la villa du château de Marigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2024, 56 p</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510138v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
+                <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2024, 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Recq</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05510151v1</w:t>
+                <w:t xml:space="preserve">hal-05510138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Appoigny &amp;quot;42 Chemin des Ruelles&amp;quot;. Occupations potières du Haut-Empire et unités agropastorales d'un établissement tardo-antique (IVe-Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,90 +4391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges d'un habitat de La Tène D2 et occupation péri-urbaine antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4509,51 +4509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Meursault &amp;quot;En Maison Dieu&amp;quot;. Évaluation archéologique aux abords de la léproserie de Meursault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,90 +4721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Rue Saint-Paul&amp;quot;. Vestiges d'un habitat de La Tène D2 et occupation péri-urbaine antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4820,233 +4820,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;35-37 Rue Gaston Perrot&amp;quot;. Regards sur un quartier urbain d'Agedincum du Ier au IIIe siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342783v1</w:t>
+                <w:t xml:space="preserve">hal-04342766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;35-37 Rue Gaston Perrot&amp;quot;. Regards sur un quartier urbain d'Agedincum du Ier au IIIe siècle ap. J.-C.</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les pars rustica et urbana de la villa de &amp;quot;Marigny&amp;quot; (Ier s. av. - IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Barthèlemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 205 p</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342766v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire occidental de Mâlain/Mediolanum (Côte-d'Or). Étude intégrée d'un sanctuaire des eaux péri-urbain en territoire lingon. Rapport d'activité 2022</w:t>
               </w:r>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2021, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,51 +5369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. Sous le château de Marigny, la pars urbana d'une villa antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barthèlemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,151 +5702,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier urbain antique de La Boussière à Mâlain (Côte-d'Or). Bilan documentaire de 25 années de fouilles archéologiques et nouvelles perspectives</w:t>
+                <w:t xml:space="preserve">Bilan scientifique du site archéologique gallo-romain des Bolards à Nuits-Saint-Georges (Côte-d'Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; DRAC - SRA Bourgogne - Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510853v1</w:t>
+                <w:t xml:space="preserve">hal-05510850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique du site archéologique gallo-romain des Bolards à Nuits-Saint-Georges (Côte-d'Or)</w:t>
+                <w:t xml:space="preserve">Le quartier urbain antique de La Boussière à Mâlain (Côte-d'Or). Bilan documentaire de 25 années de fouilles archéologiques et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; DRAC - SRA Bourgogne - Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510850v1</w:t>
+                <w:t xml:space="preserve">hal-05510853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée, première année, UMR 6298 Artéhis, Dijon, 2019, 192 pages et un cédérom.</w:t>
               </w:r>
@@ -5954,51 +5954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2017, 162 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6312,51 +6312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution urbaine d'un secteur de l'agglomération antique d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7307,254 +7307,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agglomération antique d'Intaranum : Entrains-sur-Nohain, Route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Activités métallurgiques puis bâtiment public : aux marges d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 57 p</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 97 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256899v1</w:t>
+                <w:t xml:space="preserve">hal-04256910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités métallurgiques puis bâtiment public : aux marges d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">L'agglomération antique d'Intaranum : Entrains-sur-Nohain, Route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dunikowski</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap GES. 2011, 97 p</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2011, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256910v1</w:t>
+                <w:t xml:space="preserve">hal-04256899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7630,51 +7630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19477979"/>
+    <w:nsid w:val="62B763ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-gaetan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2850-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24171057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laganier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Desiderio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Latron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-gaetan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2850-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24171057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laganier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Desiderio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Latron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>