--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1738,221 +1738,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles recherches autour de l'agglomération antique de Mâlain/Mediolanum (Côte-d'Or)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Actes de la Journée Régionale d'Archéologie de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France. pp.82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529598v1</w:t>
+                <w:t xml:space="preserve">hal-02429726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recherches autour de l'agglomération antique de Mâlain/Mediolanum (Côte-d'Or)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un quartier de forgerons du Ier-IIe s. ap. J.-C. à Entrains-sur-Nohain /Intaranum (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Journée Régionale d'Archéologie de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dijon, France. pp.82-89</w:t>
+              <w:t xml:space="preserve">Table ronde : Le rôle de l’artisanat dans la genèse et la structuration des agglomérations. Tenue à la Maison de l’Archéologie et Ethnographie et organisée par l'U.M.R. 7041 ArScAn-GAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429726v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’assainissement des sols durant l’Antiquité : Exemples de procédés employés pour lutter contre les eaux d’infiltration en sous-sol à Entrains-sur-Nohain / Intaranum (Nièvre).</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la reconstitution des paysages à l'histoire des sociétés. 10 000 ans d'archives sédimentaires en zones humides.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Barral Ph., Magny M., Thivet M., Oct 2013, Frasne, France. pp.232-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2369,90 +2369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’artisanat du fer aux I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; et II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles apr. J.-C. à Entrains-sur-Nohain/&amp;lt;em&amp;gt;Intaranum&amp;lt;/em&amp;gt; (Nièvre) : premières constatations d’après une série de forges fouillées au nord de l’agglomération antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaspard Pagès; Raphaël Clotuche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rôle de l’artisanat dans la genèse et la structuration des agglomérations de la Gaule antique</w:t>
@@ -2639,290 +2639,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations celtiques pré-Conquête en Gaule du centre-est. Apport des travaux du PCR &amp;quot;Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sanctuaires laténiens dans le centre-est de la Gaule : actualisation des données et contribution à la connaissance du paysage religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Laplaige</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...12 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les agglomérations ouvertes de l'Europe celtique (IIIe - Ier s. av. J.-C.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-268, 2019</w:t>
+              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-86, 2019, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430403v1</w:t>
+                <w:t xml:space="preserve">hal-02891473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sanctuaires laténiens dans le centre-est de la Gaule : actualisation des données et contribution à la connaissance du paysage religieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les agglomérations celtiques pré-Conquête en Gaule du centre-est. Apport des travaux du PCR &amp;quot;Agglomérations antiques de Bourgogne, Franche-Comté et Champagne méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laplaige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Izri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les agglomérations ouvertes de l'Europe celtique (IIIe - Ier s. av. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-268, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFEAF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02891473v1</w:t>
+                <w:t xml:space="preserve">hal-02430403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3052,259 +3052,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. La pars urbana de la villa de &amp;quot;Marigny&amp;quot; à Fleurville</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Nuits-Saint-Georges/Quincey &amp;quot;En Bollard, En Gibot&amp;quot;. Occupations en périphérie de l'agglomération antique des &amp;quot;Bolards&amp;quot; à Nuits-Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cambou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fossurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 197 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510100v1</w:t>
+                <w:t xml:space="preserve">hal-05510093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Nuits-Saint-Georges/Quincey &amp;quot;En Bollard, En Gibot&amp;quot;. Occupations en périphérie de l'agglomération antique des &amp;quot;Bolards&amp;quot; à Nuits-Saint-Georges</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. La pars urbana de la villa de &amp;quot;Marigny&amp;quot; à Fleurville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Staniaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 197 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05510093v1</w:t>
+                <w:t xml:space="preserve">hal-05510100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2025</w:t>
               </w:r>
@@ -3398,373 +3398,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Nièvre, Entrains-sur-Nohain &amp;quot;1 Place Saint-Cyr&amp;quot;. Investigations à proximité de la Porte Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 50 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510116v1</w:t>
+                <w:t xml:space="preserve">hal-05510120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Nièvre, Entrains-sur-Nohain &amp;quot;1 Place Saint-Cyr&amp;quot;. Investigations à proximité de la Porte Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05510127v1</w:t>
+                <w:t xml:space="preserve">hal-05510116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;Rue Diderot et 39-41 Rue Vannerie&amp;quot;. Bâti médiéval et fortification moderne sous les anciennes promenades du rempart Saint-Nicolas</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;19 Rue Colonel Denfert&amp;quot;. Investigations sur un quartier urbain médiéval et au couvent des Ursulines d'Auxonne (XIVe-XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 238 p</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510120v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Parking des Jacobins&amp;quot;. Au cœur de Sens : du centre public monumental antique au démantèlement du couvent des Jacobins (Ier-XIXe s. apr. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2025, 316 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3812,51 +3812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3898,439 +3898,439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. Nouvelles données sur la pars urbana de la villa du château de Marigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510151v1</w:t>
+                <w:t xml:space="preserve">hal-05510177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Dijon &amp;quot;3ARue du Lycée&amp;quot;. Entre cave et jardins, un aperçu de l'histoire du quartier Vannerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Saône-et-Loire, Fleurville &amp;quot;Château de Marigny&amp;quot;. Nouvelles données sur la pars urbana de la villa du château de Marigny</w:t>
+                <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 52 p</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2024, 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510177v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa antique de &amp;quot;Marigny&amp;quot; à Fleurville (Saône-et-Loire). Rapport d'activité 2024</w:t>
+                <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Auxonne &amp;quot;Place d'Armes, Boulevard Pasteur&amp;quot;. Regards inédits sur l'évolution urbaine d'Auxonne du Haut-Empire (Ier s.) au début de l'époque contemporaine (XIXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté; UMR 6298 ArTeHiS. 2024, 56 p</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Listrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Recq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2024, 157 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510138v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Appoigny &amp;quot;42 Chemin des Ruelles&amp;quot;. Occupations potières du Haut-Empire et unités agropastorales d'un établissement tardo-antique (IVe-Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4391,90 +4391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges d'un habitat de La Tène D2 et occupation péri-urbaine antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4509,51 +4509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Côte-d'Or, Meursault &amp;quot;En Maison Dieu&amp;quot;. Évaluation archéologique aux abords de la léproserie de Meursault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lachiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4721,90 +4721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne - Franche-Comté, Yonne, Sens &amp;quot;Rue Saint-Paul&amp;quot;. Vestiges d'un habitat de La Tène D2 et occupation péri-urbaine antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2023, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2022, 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Bugnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2021, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5702,151 +5702,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan scientifique du site archéologique gallo-romain des Bolards à Nuits-Saint-Georges (Côte-d'Or)</w:t>
+                <w:t xml:space="preserve">Le quartier urbain antique de La Boussière à Mâlain (Côte-d'Or). Bilan documentaire de 25 années de fouilles archéologiques et nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; DRAC - SRA Bourgogne - Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510850v1</w:t>
+                <w:t xml:space="preserve">hal-05510853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quartier urbain antique de La Boussière à Mâlain (Côte-d'Or). Bilan documentaire de 25 années de fouilles archéologiques et nouvelles perspectives</w:t>
+                <w:t xml:space="preserve">Bilan scientifique du site archéologique gallo-romain des Bolards à Nuits-Saint-Georges (Côte-d'Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS; DRAC - SRA Bourgogne - Franche-Comté. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510853v1</w:t>
+                <w:t xml:space="preserve">hal-05510850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée, première année, UMR 6298 Artéhis, Dijon, 2019, 192 pages et un cédérom.</w:t>
               </w:r>
@@ -5954,51 +5954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sidérurgie en Bourgogne-Franche-Comté avant le haut fourneau. Organisation et circulation des productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6115,51 +6115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Desiderio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Latron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Bourgogne - Franche-Comté. 2017, 162 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6312,51 +6312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution urbaine d'un secteur de l'agglomération antique d'Intaranum : Entrains-sur-Nohain, 16 route d'Etais : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ahü-Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,281 +6415,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneuvre (Côte-d'Or). Rapport de prospections géophysiques 2013</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Bourgogne - Franche-Comté. 2013, 40 p</w:t>
+                <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 14, route d'Étais : construction d'un pavillon individuel : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel E. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GES. 2013, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429688v1</w:t>
+                <w:t xml:space="preserve">hal-04257011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palleau (Saône-et-Loire). Rapport de prospections pédestres 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaetan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC Bourgogne - Franche-Comté. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 14, route d'Étais : construction d'un pavillon individuel : rapport de diagnostic</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneuvre (Côte-d'Or). Rapport de prospections géophysiques 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Bourgogne - Franche-Comté. 2013, 40 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Berthet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04257011v1</w:t>
+                <w:t xml:space="preserve">hal-02429688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourgogne, Nièvre, Entrains-sur-Nohain, 8 rue du 8 mai 1945 : construction d'une extension de pavillon individuel : rapport de diagnostic</w:t>
               </w:r>
@@ -6701,51 +6701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2012, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7431,90 +7431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agglomération antique d'Intaranum : Entrains-sur-Nohain, Route du Château au Bois (Nièvre) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouton-Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fossurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GES. 2011, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7630,51 +7630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B763ED"/>
+    <w:nsid w:val="C7AA206B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7861,51 +7861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-gaetan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2850-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24171057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429726v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laganier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Desiderio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Latron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-gaetan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-2850-8743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24171057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510826v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ga&#235;tan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jxa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03595193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mathivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gaetan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4934" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429621v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vinot-Battistoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.630" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Izri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laplaige" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343006v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545111v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429731v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529598v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tisserand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouton-Venault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01290233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dben-2k90" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04562731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/occupations-protohistoriques-et-antiques-en-bourgogne-franche-comte/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/__colloques/fiche.asp?idModele=41&amp;amp;page=1&amp;amp;arbo=1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gaston" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Millet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Baudry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fossurier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510100v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Staniaszek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bugnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Listrat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510077v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510113v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Fort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510151v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510157v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342729v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lachiche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510162v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342783v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Gaillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342929v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morel-Lecornu&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laganier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510024v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534815v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Desiderio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Latron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mignot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257011v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel E. Fuchs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Violot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256952v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunikowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256960v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure M&#233;tais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonhattan Vidal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Card" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256910v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04256899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>