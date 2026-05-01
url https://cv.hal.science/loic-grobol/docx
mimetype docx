--- v1 (2026-03-26)
+++ v2 (2026-05-01)
@@ -208,234 +208,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian account of pronoun and neopronoun acquisition</w:t>
+                <w:t xml:space="preserve">Towards a Bayesian hierarchical model of lexical processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Grobol</w:t>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queer in AI Workshop @ NAACL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ankush Gupta; Amanda Bertsch; Arjun Subramonian; Yanan Long; Alissa Valentine, May 2025, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">CMCL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albuquerque, NM, United States. pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299044v1</w:t>
+                <w:t xml:space="preserve">hal-05083635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Bayesian hierarchical model of lexical processing</w:t>
+                <w:t xml:space="preserve">A Bayesian account of pronoun and neopronoun acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Morgan Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMCL 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Albuquerque, NM, United States. pp.165-171</w:t>
+              <w:t xml:space="preserve">Queer in AI Workshop @ NAACL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ankush Gupta; Amanda Bertsch; Arjun Subramonian; Yanan Long; Alissa Valentine, May 2025, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083635v1</w:t>
+                <w:t xml:space="preserve">hal-05299044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits oublis, grands effets : le silençage des communauté linguistiques minorisées dans le TAL et ses conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Journée Ethique et TAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Villers-les-Nancy, France. pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -460,51 +460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBRES Kenstur: a Breton-French Parallel Corpus Rooted in Field Linguistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -555,51 +555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l'appropriation des applications de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -650,51 +650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zelda Rose: a tool for hassle-free training of transformer models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop for Natural Language Processing Open Source Software (NLP-OSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -713,735 +713,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Comparison of Human Judgments With Metrics for Coreference Resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Old French tougher to parse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Borovikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Sophie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Billot</w:t>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HumEval at ACL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Workshop on Treebanks and Linguistic Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sofia, Bulgaria. pp.27-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650294v1</w:t>
+                <w:t xml:space="preserve">hal-03506500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Brassier</w:t>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Azzouza</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701517v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Methodology for the Comparison of Human Judgments With Metrics for Coreference Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Borovikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Regnault</w:t>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HumEval at ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.16-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.humeval-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736840v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Old French tougher to parse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Brassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Azzouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prévost</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Treebanks and Linguistic Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Sofia, Bulgaria. pp.27-34</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506500v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse en dépendances du français avec des plongements contextualisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre féminin et masculin – langue(s) et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617684v1</w:t>
+                <w:t xml:space="preserve">hal-03265893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en dépendances du français avec des plongements contextualisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auphélie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.106-114</w:t>
+              <w:t xml:space="preserve">Entre féminin et masculin – langue(s) et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265893v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en dépendances du français avec des plongements contextualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN/RECITAL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1460,325 +1460,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Period Segmentation of Oral French</w:t>
+                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Delafontaine</w:t>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6389-6394</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770725v1</w:t>
+                <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Period Segmentation of Oral French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Billot</w:t>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6389-6394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750222v4</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation automatique en périodes pour le français parlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1797,415 +1797,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784773v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seq2Biseq: Bidirectional Output-wise Recurrent Neural Networks for Sequence Modelling</w:t>
+                <w:t xml:space="preserve">Modèles neuronaux hybrides pour la modélisation de séquences : le meilleur de trois mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICLing 2019 - 20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">TALN-RECITAL 2019 - 26ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085093v1</w:t>
+                <w:t xml:space="preserve">hal-02157160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seq2Biseq: Bidirectional Output-wise Recurrent Neural Networks for Sequence Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">CICLing 2019 - 20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071897v1</w:t>
+                <w:t xml:space="preserve">hal-02085093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Coreference Resolution with Limited Lexical Context and Explicit Mention Detection for Oral French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151569v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles neuronaux hybrides pour la modélisation de séquences : le meilleur de trois mondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neural Coreference Resolution with Limited Lexical Context and Explicit Mention Detection for Oral French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-RECITAL 2019 - 26ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Second Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157160v2</w:t>
+                <w:t xml:space="preserve">hal-02151569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,90 +2282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification par paires de mention pour la résolution des coréférences en français parlé interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Puret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Voisin-Marras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence jointe CORIA-TALN-RJC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATALA; ARIA, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2390,51 +2390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,51 +2498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un contexte global d'étiquettes pour l'étiquetage de séquences dans les réseaux neuronaux récurrents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2567,51 +2567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2688,51 +2688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Federmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2926,321 +2926,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreoleVal: Multilingual Multitask Benchmarks for Creoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiterole : un corpus morpho-syntaxique et syntaxique de français médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Lent</w:t>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kushal Tatariya</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/tacl_a_00682⟩</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La constitution de corpus en diachronie longue. Méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, pp.8538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793334v1</w:t>
+                <w:t xml:space="preserve">hal-04681591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiterole : un corpus morpho-syntaxique et syntaxique de français médiéval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">CreoleVal: Multilingual Multitask Benchmarks for Creoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Lent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Tatariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Dabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+                <w:t xml:space="preserve">Yiyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcell Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, La constitution de corpus en diachronie longue. Méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, pp.8538. </w:t>
+              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.950-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.8538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/tacl_a_00682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681591v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation du corpus Democrat par apprentissage artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation– le projet Democrat, 224, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3306,103 +3306,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Usage and Perception. A Study of Divisive Language Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CECC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Católica Editora, pp.229-253, 2025, 9789725410813</w:t>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwnewch Ramadegau Wici!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iaith a Thechnoleg yng Nghymru</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Prifysgol Cymru Bangor, pp.8-15, 2024, 978-1 84220-208-1</w:t>
@@ -3530,51 +3530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make wikigrammars!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Technology in Wales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Prifysgol Cymru Bangor, pp.8-14, 2024, 978-1 84220-207-4</w:t>
@@ -3629,298 +3629,298 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale cloze evaluation reveals that token prediction tasks are neither lexically nor semantically aligned</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Uncovering patterns of semantic predictability in sentence processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alvin Tsang</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Federmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754672v1</w:t>
+                <w:t xml:space="preserve">hal-04754688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering patterns of semantic predictability in sentence processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Large-scale cloze evaluation reveals that token prediction tasks are neither lexically nor semantically aligned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kara Federmeier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Tsang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754688v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreoleVal: Multilingual Multitask Benchmarks for Creoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Lent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushal Tatariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Dabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcell Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3974,51 +3974,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference resolution for spoken French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Université Sorbonne Nouvelle - Paris 3, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4090,64 +4090,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic selection of semantic substitutes in sentence comprehension stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan J. Hubbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,51 +4198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezh Ar Vro - La langue du pays : construire l'appropriation des applications de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,51 +4306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evidence for non-competitive lexical selection in serial cloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4427,51 +4427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello De Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Sentence Processing 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Pittsburg, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4509,77 +4509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4694,51 +4694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD93D6FA"/>
+    <w:nsid w:val="7CDEB75F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4925,51 +4925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-grobol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4619-7836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193988232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grobol_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra L. Jacobs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grobol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.humeval-1.2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151569v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157160v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voisin-Marras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hubbard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Federmeier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2025.104653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Tatariya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dabre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Fekete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00682" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Tsang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928209v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Hubbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello De Santo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-grobol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4619-7836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193988232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grobol_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra L. Jacobs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grobol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.humeval-1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157160v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151569v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voisin-Marras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hubbard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Federmeier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2025.104653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Tatariya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Fekete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00682" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Tsang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928209v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Hubbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello De Santo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>