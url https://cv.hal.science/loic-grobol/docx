--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -133,2665 +133,2816 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">grobol_l_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=I5AsU5oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Bayesian hierarchical model of lexical processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prerequisites for Advancing Automatic Speech Recognition in Breton (slides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Alice Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Zemouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMCL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma, Spain. pp.1464-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63317/5eh2inevm6e5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083635v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian account of pronoun and neopronoun acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queer in AI Workshop @ NAACL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ankush Gupta; Amanda Bertsch; Arjun Subramonian; Yanan Long; Alissa Valentine, May 2025, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits oublis, grands effets : le silençage des communauté linguistiques minorisées dans le TAL et ses conséquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards a Bayesian hierarchical model of lexical processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Journée Ethique et TAL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Villers-les-Nancy, France. pp.36-38</w:t>
+              <w:t xml:space="preserve">CMCL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albuquerque, NM, United States. pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551943v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBRES Kenstur: a Breton-French Parallel Corpus Rooted in Field Linguistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Petits oublis, grands effets : le silençage des communauté linguistiques minorisées dans le TAL et ses conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA Language Resources Association; International Committee on Computational Linguistics, May 2024, Turin, Italy. pp.1466-1471</w:t>
+              <w:t xml:space="preserve">Journée d’étude Journée Ethique et TAL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Villers-les-Nancy, France. pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551941v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l'appropriation des applications de collecte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARBRES Kenstur: a Breton-French Parallel Corpus Rooted in Field Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings de LIFT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR LIFT, Nov 2024, Orléans, France</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association; International Committee on Computational Linguistics, May 2024, Turin, Italy. pp.1466-1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340262v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelda Rose: a tool for hassle-free training of transformer models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construire l'appropriation des applications de collecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Alice Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop for Natural Language Processing Open Source Software (NLP-OSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Singapore, Indonesia</w:t>
+              <w:t xml:space="preserve">Proceedings de LIFT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR LIFT, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262806v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Old French tougher to parse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zelda Rose: a tool for hassle-free training of transformer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Workshop on Treebanks and Linguistic Theories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Sofia, Bulgaria. pp.27-34</w:t>
+              <w:t xml:space="preserve">3rd Workshop for Natural Language Processing Open Source Software (NLP-OSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506500v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Brassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Azzouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.325-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736840v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for the Comparison of Human Judgments With Metrics for Coreference Resolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+                <w:t xml:space="preserve">Mathilde Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Billot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Ortiz Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HumEval at ACL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650294v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation comparative de systèmes neuronal et statistique pour la résolution de coréférence en langage parlé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Methodology for the Comparison of Human Judgments With Metrics for Coreference Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Azzouza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mariya Borovikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lefeuvre-Halftermeyer</w:t>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HumEval at ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.16-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.humeval-1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701517v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse en dépendances du français avec des plongements contextualisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is Old French tougher to parse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.106-114</w:t>
+              <w:t xml:space="preserve">20th International Workshop on Treebanks and Linguistic Theories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sofia, Bulgaria. pp.27-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265893v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et perception du langage inclusif : des pratiques langagières clivantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre féminin et masculin – langue(s) et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en dépendances du français avec des plongements contextualisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN/RECITAL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille (virtuel), France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223424v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse en dépendances du français avec des plongements contextualisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">TALN/RECITAL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750222v4</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Period Segmentation of Oral French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.6389-6394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation automatique en périodes pour le français parlé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment arpenter sans mètre : les scores de résolution de chaînes de coréférences sont-ils des métriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Lion-Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Delafontaine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Anais Lefeuvre-Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.241-248</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). 2e atelier Éthique et TRaitemeNt Automatique des Langues (ETeRNAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784773v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750222v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles neuronaux hybrides pour la modélisation de séquences : le meilleur de trois mondes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Segmentation automatique en périodes pour le français parlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN-RECITAL 2019 - 26ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157160v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784773v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seq2Biseq: Bidirectional Output-wise Recurrent Neural Networks for Sequence Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dinarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CICLing 2019 - 20th International Conference on Computational Linguistics and Intelligent Text Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From POS to period segmentation : toward an automatic data processing for spoken corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit segmentation in Spoken Interaction Segcor Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Coreference Resolution with Limited Lexical Context and Explicit Mention Detection for Oral French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Computational Models of Reference, Anaphora and Coreference (CRAC19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modèles neuronaux hybrides pour la modélisation de séquences : le meilleur de trois mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">TALN-RECITAL 2019 - 26ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744572v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification par paires de mention pour la résolution des coréférences en français parlé interactif</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Puret</w:t>
+                <w:t xml:space="preserve">ANCOR-AS: Enriching the ANCOR Corpus with Syntactic Annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Voisin-Marras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Grobol</w:t>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence jointe CORIA-TALN-RJC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA; ARIA, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">LREC 2018 - 11th edition of the Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821213v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Classification par paires de mention pour la résolution des coréférences en français parlé interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Brassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Puret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Voisin-Marras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Conférence jointe CORIA-TALN-RJC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA; ARIA, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827563v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un contexte global d'étiquettes pour l'étiquetage de séquences dans les réseaux neuronaux récurrents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">XML-TEI-URS: using a TEI format for annotated linguistic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">CLARIN Annual Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002111v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un contexte global d'étiquettes pour l'étiquetage de séquences dans les réseaux neuronaux récurrents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée commune AFIA-ATALA sur le Traitement Automatique des Langues et l’Intelligence Artificielle pendant la onzième édition de la plate-forme Intelligence Artificielle (PFIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558711v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apports des analyses syntaxiques pour la détection automatique de mentions dans un corpus de français oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interoperable annotation of (co)references in the Democrat project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Heiden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Joint ISO-ACL Workshop on Interoperable Semantic Annotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACL Special Interest Group on Computational Semantics (SIGSEM); ISO TC 37/SC 4 (Language Resources) WG 2, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2801,488 +2952,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering patterns of semantic predictability in sentence processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Federmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Memory and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 144, pp.104653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jml.2025.104653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiterole : un corpus morpho-syntaxique et syntaxique de français médiéval</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CreoleVal: Multilingual Multitask Benchmarks for Creoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Lent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Tatariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Dabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcell Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.8538⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.950-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/tacl_a_00682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681591v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CreoleVal: Multilingual Multitask Benchmarks for Creoles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiterole : un corpus morpho-syntaxique et syntaxique de français médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Grobol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Lavrentiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/tacl_a_00682⟩</w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La constitution de corpus en diachronie longue. Méthodologies, objectifs et exploitations linguistiques et stylistiques, 25, pp.8538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.8538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793334v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation du corpus Democrat par apprentissage artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Un corpus annoté en chaînes de référence et son exploitation– le projet Democrat, 224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lang.224.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3292,326 +3443,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Usage and Perception. A Study of Divisive Language Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auphélie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Seminck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CECC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Gender</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Católica Editora, pp.229-253, 2025, 9789725410813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05439835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwnewch Ramadegau Wici!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iaith a Thechnoleg yng Nghymru</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Prifysgol Cymru Bangor, pp.8-15, 2024, 978-1 84220-208-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make wikigrammars!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gareth Watkins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language and Technology in Wales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Prifysgol Cymru Bangor, pp.8-14, 2024, 978-1 84220-207-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3621,336 +3772,336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering patterns of semantic predictability in sentence processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Large-scale cloze evaluation reveals that token prediction tasks are neither lexically nor semantically aligned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kara Federmeier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvin Tsang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754688v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale cloze evaluation reveals that token prediction tasks are neither lexically nor semantically aligned</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Uncovering patterns of semantic predictability in sentence processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alvin Tsang</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kara Federmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754672v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CreoleVal: Multilingual Multitask Benchmarks for Creoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Lent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushal Tatariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Dabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcell Fekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3960,100 +4111,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coreference resolution for spoken French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computation and Language [cs.CL]. Université Sorbonne Nouvelle - Paris 3, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02928209v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4063,570 +4214,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automatic selection of semantic substitutes in sentence comprehension stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvin Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan J. Hubbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Praha, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezh Ar Vro - La langue du pays : construire l'appropriation des applications de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jouitteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIFT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling evidence for non-competitive lexical selection in serial cloze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kara Federmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Language Production 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online and offline processing in zeugma constructions is insensitive to argument order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra L. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello De Santo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Sentence Processing 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Pittsburg, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description et modélisation des chaînes de référence. Le projet ANR Democrat (2016-2020) et ses avancées à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delaborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grobol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième édition du Salon de l’Innovation en TAL (Traitement Automatique des Langues) et RI (Recherche d’Informations)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rennes, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4694,51 +4845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CDEB75F"/>
+    <w:nsid w:val="99727ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4925,51 +5076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-grobol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4619-7836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193988232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grobol_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra L. Jacobs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grobol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551943v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.humeval-1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157160v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151569v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voisin-Marras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Jacobs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hubbard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Federmeier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2025.104653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Tatariya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dabre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Fekete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00682" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0129" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793349v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754688v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Tsang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490003v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928209v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304514v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Hubbard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030325v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello De Santo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-grobol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4619-7836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193988232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/grobol_l_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=I5AsU5oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Millour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grobol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zemouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Drapier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouitteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/5eh2inevm6e5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299044v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra L. Jacobs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551943v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Brassier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Azzouza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650294v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Borovikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.humeval-1.2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506500v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617684v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaborde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auph&#233;lie Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Le Tallec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02770725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750222v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Lion-Bouton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784773v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02085093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04071897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151569v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157160v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Voisin-Marras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558711v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583527v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Jacobs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hubbard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Federmeier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2025.104653" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Tatariya" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Dabre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcell Fekete" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00682" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dehouck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8538" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0129" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05439835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Seminck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793349v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793321v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Tsang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02928209v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan J. Hubbard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794656v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello De Santo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797982v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>