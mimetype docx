--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -731,295 +731,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITSN1 regulates SAM68 solubility through SH3 domain interactions with SAM68 proline-rich motifs</w:t>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pankivskyi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Rynditch</w:t>
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-020-03610-y⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968869v1</w:t>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ITSN1 regulates SAM68 solubility through SH3 domain interactions with SAM68 proline-rich motifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pankivskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">A. Rynditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.1745-1763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-020-03610-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Poly(ADP-Ribose) Polymerase 1 Activity by Y-Box-Binding Protein 1</w:t>
               </w:r>
@@ -1835,51 +1835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Dobra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serhii Pankivskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2987,821 +2987,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00858655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intercellular polyamine transfer via gap junctions regulates proliferation and response to stress in epithelial cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (21), pp.3630-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E12-10-0729⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292186v1</w:t>
+                <w:t xml:space="preserve">hal-02291850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">An intercellular polyamine transfer via gap junctions regulates proliferation and response to stress in epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Nakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (10), pp.1505-1613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E12-10-0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291850v1</w:t>
+                <w:t xml:space="preserve">hal-02292186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macromolecular Crowding Regulates Assembly of mRNA Stress Granules after Osmotic Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Curmi</w:t>
+                <w:t xml:space="preserve">Effect of the multifunctional proteins RPA, YB-1, and XPC repair factor on AP site cleavage by DNA glycosylase NEIL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pestryakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Grin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Fomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.292748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.224-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292253v1</w:t>
+                <w:t xml:space="preserve">hal-02292246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the multifunctional proteins RPA, YB-1, and XPC repair factor on AP site cleavage by DNA glycosylase NEIL1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Kim</w:t>
+                <w:t xml:space="preserve">Macromolecular Crowding Regulates Assembly of mRNA Stress Granules after Osmotic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (4), pp.2446-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.292748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmr.2182⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02292246v1</w:t>
+                <w:t xml:space="preserve">hal-02292253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Assembly and Collective Behavior of Microtubule Bundles in the Presence of Polyamines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gap junctions favor normal rat kidney epithelial cell adaptation to chronic hypertonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 101 (1), pp.205-216. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (3), pp.C705-C716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00128.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292262v1</w:t>
+                <w:t xml:space="preserve">hal-02292290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap junctions favor normal rat kidney epithelial cell adaptation to chronic hypertonicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">Rapid Assembly and Collective Behavior of Microtubule Bundles in the Presence of Polyamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Savarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Delga</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick a. Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 301 (3), pp.C705-C716. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101 (1), pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00128.2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292290v1</w:t>
+                <w:t xml:space="preserve">hal-02292262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific DNA−Protein Interactions on Mica Investigated by Atomic Force Microscopy</w:t>
               </w:r>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Savarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Delga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,161 +4049,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mica Surface Promotes the Assembly of Cytoskeletal Proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Microtubules in Stress Granule Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Bernhard</w:t>
+                <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (6), pp.3331-3335. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (52), pp.36569-36580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8035743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.042879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294800v1</w:t>
+                <w:t xml:space="preserve">hal-02295275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stathmin-Derived I19L Peptide Interacts with FtsZ and Alters Its Bundling</w:t>
               </w:r>
@@ -4317,204 +4317,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Microtubules in Stress Granule Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mica Surface Promotes the Assembly of Cytoskeletal Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Hamon</w:t>
+                <w:t xml:space="preserve">Dulal Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Curmi</w:t>
+                <w:t xml:space="preserve">Johann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 284 (52), pp.36569-36580. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (6), pp.3331-3335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.042879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la8035743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295275v1</w:t>
+                <w:t xml:space="preserve">hal-02294800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyamine sharing between tubulin dimers favours microtubule nucleation and elongation via facilitated diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mechulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy reveals binding of mRNA to microtubules mediated by two major mRNP proteins YB-1 and PABP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mechulam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 582 (19), pp.2875-2881. </w:t>
@@ -4738,51 +4738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution AFM imaging of single-stranded DNA-binding (SSB) protein--DNA complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence of the glass transition temperature in thin films of partially miscible polymer blends.</w:t>
+                <w:t xml:space="preserve">Thickness dependence of the glass transition temperature in thin films of partially miscible polymer blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
@@ -5624,85 +5624,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19, pp.10399-10402</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 19 (24), pp.10399-10402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0351461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Binding of DNA on NiCl 2 -Treated Mica by Varying the Ionic Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piétrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5711,144 +5720,144 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19 (7), pp.2536-2539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la026942u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of DNA to Mica Mediated by Divalent Counterions: A Theoretical and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5870,228 +5879,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Landousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 85 (4), pp.2507-2518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-3495(03)74673-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some relevant parameters affecting the glass transition of supported ultra-thin polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (2), pp.217-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2001-10088-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6238,51 +6247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34558-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Naumenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Sukhanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Kurgina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Alemasova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-018-0914-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schirer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500195" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15261NDZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv822" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-10-0729" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292748" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pestryakov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Fomina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2TGF1ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292262v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a. Curmi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292290v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00128.2011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Ovchinnikov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042879" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000255" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.07.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10088-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34558-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Naumenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Sukhanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Kurgina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Alemasova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-018-0914-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schirer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500195" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15261NDZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv822" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-10-0729" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pestryakov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Fomina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2TGF1ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00128.2011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a. Curmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Ovchinnikov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042879" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000255" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.07.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0351461" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10088-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>