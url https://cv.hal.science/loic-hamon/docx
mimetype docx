--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -66,4226 +66,4226 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA and the RNA-binding protein FUS act in concert to prevent TDP-43 spatial segregation</w:t>
+                <w:t xml:space="preserve">HPF1 REGULATES THE FORMATION OF FUS-DEPENDENT COMPARTMENTS BY PARP1 AND PARP2 ACTIVATION ON DAMAGED DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Demongin</w:t>
+                <w:t xml:space="preserve">Anastasia S Singatulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Tranier</w:t>
+                <w:t xml:space="preserve">Maria V Sukhanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Ceschi</w:t>
+                <w:t xml:space="preserve">Mikhail M Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">David Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.105716. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.09.01.673448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455540v1</w:t>
+                <w:t xml:space="preserve">hal-05584068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS RRM regulates poly(ADP-ribose) levels after transcriptional arrest and PARP-1 activation on DNA damage</w:t>
+                <w:t xml:space="preserve">RNA and the RNA-binding protein FUS act in concert to prevent TDP-43 spatial segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeniya Mamontova</w:t>
+                <w:t xml:space="preserve">Clément Demongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Samuel Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sukhanova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Léa Ceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2024.105716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231448v1</w:t>
+                <w:t xml:space="preserve">hal-04455540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUS fibrillation occurs through a nucleation-based process below the critical concentration required for liquid–liquid phase separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FUS RRM regulates poly(ADP-ribose) levels after transcriptional arrest and PARP-1 activation on DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Dobra</w:t>
+                <w:t xml:space="preserve">Evgeniya Mamontova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Rengifo-Gonzalez</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia S Singatulina</w:t>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34558-1⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (10), pp.113199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.113199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231423v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 Structure/function relationship in the packaging of mRNPs and consequences for translation regulation and stress granule assembly in cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FUS fibrillation occurs through a nucleation-based process below the critical concentration required for liquid–liquid phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Budkina</w:t>
+                <w:t xml:space="preserve">Emilie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pastre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ioana Dobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rengifo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia S Singatulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry (mosc.)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34558-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583907v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">YB-1 Structure/function relationship in the packaging of mRNPs and consequences for translation regulation and stress granule assembly in cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Budkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry (mosc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03333572v1</w:t>
+                <w:t xml:space="preserve">hal-04583907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Budkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+                <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITSN1 regulates SAM68 solubility through SH3 domain interactions with SAM68 proline-rich motifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pankivskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rynditch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78, pp.1745-1763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-020-03610-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Poly(ADP-Ribose) Polymerase 1 Activity by Y-Box-Binding Protein 1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Kurgina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizaveta Alemasova</w:t>
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10091325⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968966v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Transcription Induces Phosphorylation of YB-1 at Ser102 and Its Accumulation in the Nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of Poly(ADP-Ribose) Polymerase 1 Activity by Y-Box-Binding Protein 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+                <w:t xml:space="preserve">Mariya Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Mordovkina</w:t>
+                <w:t xml:space="preserve">Tatyana Kurgina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Eliseeva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Polyakov</w:t>
+                <w:t xml:space="preserve">Elizaveta Alemasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9010104⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10091325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968925v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1, an abundant core mRNA-binding protein, has the capacity to form an RNA nucleoprotein filament: a structural analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Inhibition of Transcription Induces Phosphorylation of YB-1 at Ser102 and Its Accumulation in the Nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kretov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Mordovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Irina Eliseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dmitry Lyabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Polyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky1303⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114790v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single-Molecule Atomic Force Microscopy Study of PARP1 and PARP2 Recognition of Base Excision Repair DNA Intermediates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">YB-1, an abundant core mRNA-binding protein, has the capacity to form an RNA nucleoprotein filament: a structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Abrakhi</w:t>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lyabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.05.028⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (6), pp.3127-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165889v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARP-1 Activation Directs FUS to DNA Damage Sites to Form PARG-Reversible Compartments Enriched in Damaged DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Single-Molecule Atomic Force Microscopy Study of PARP1 and PARP2 Recognition of Base Excision Repair DNA Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kutuzov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sukhanova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Abrakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 431 (15), pp.2655-2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167709v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules as platforms for probing liquid–liquid phase separation in cells – application to RNA-binding proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PARP-1 Activation Directs FUS to DNA Damage Sites to Form PARG-Reversible Compartments Enriched in Damaged DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Singatulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Kretov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.214692⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.1809-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166855v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation Between Stress Granules and Cytoplasmic Protein Aggregates Linked to Neurodegenerative Diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microtubules as platforms for probing liquid–liquid phase separation in cells – application to RNA-binding proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maucuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Boca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Neurology and Neuroscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11910-018-0914-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (11), pp.jcs214692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.214692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167725v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectofusin-1, a potent peptidic enhancer of viral gene transfer forms pH-dependent α-helical nanofibrils, concentrating viral particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Relation Between Stress Granules and Cytoplasmic Protein Aggregates Linked to Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Dobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serhii Pankivskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Current Neurology and Neuroscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (12), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11910-018-0914-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174366v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Analysis Reveals the Maturation of Neurodegeneration-Associated Protein Aggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Vectofusin-1, a potent peptidic enhancer of viral gene transfer forms pH-dependent α-helical nanofibrils, concentrating viral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louic Vermeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Schirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03071⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64, pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173623v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nanoscale Analysis Reveals the Maturation of Neurodegeneration-Associated Protein Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Abrakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Dobra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (19), pp.3745-3760. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.7189-7200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b03071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183396v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamine signal through gap junctions : A key regulator of proliferation and gap-junction organization in mammalian tissues ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Savarin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alix Méphon-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Boca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201500195⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (19), pp.3745-3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174559v1</w:t>
+                <w:t xml:space="preserve">hal-02183396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single molecule detection of PARP1 and PARP2 interaction with DNA strand breaks and their poly(ADP-ribosyl)ation using high-resolution AFM imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyamine signal through gap junctions : A key regulator of proliferation and gap-junction organization in mammalian tissues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (6), pp.498-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201500195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02183571v1</w:t>
+                <w:t xml:space="preserve">hal-02174559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA and DNA selection via protein multimerization: YB-1 as a case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Single molecule detection of PARP1 and PARP2 interaction with DNA strand breaks and their poly(ADP-ribosyl)ation using high-resolution AFM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sukhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae Abrakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Kutuzov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43 (19), pp.9457-9473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv822⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.e60-e60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183823v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free mRNA in excess upon polysome dissociation is a scaffold for protein multimerization to form stress granules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">mRNA and DNA selection via protein multimerization: YB-1 as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kretov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Abrakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 42 (13), pp.8678-8691. </w:t>
+              <w:t xml:space="preserve">, 2015, 43 (19), pp.9457-9473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gku582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292175v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for the Association of MAP6 Protein with Microtubules and Its Regulation by Calmodulin</w:t>
+                <w:t xml:space="preserve">Free mRNA in excess upon polysome dissociation is a scaffold for protein multimerization to form stress granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Savarin</w:t>
+                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gans</w:t>
+                <w:t xml:space="preserve">Ting-Di Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Hamon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Sergio Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (34), pp.24910-24922. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (13), pp.8678-8691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.457267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00858655v1</w:t>
+                <w:t xml:space="preserve">hal-02292175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Basis for the Association of MAP6 Protein with Microtubules and Its Regulation by Calmodulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Curmi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (34), pp.24910-24922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.457267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291850v1</w:t>
+                <w:t xml:space="preserve">inserm-00858655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intercellular polyamine transfer via gap junctions regulates proliferation and response to stress in epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Nakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (10), pp.1505-1613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.E12-10-0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the multifunctional proteins RPA, YB-1, and XPC repair factor on AP site cleavage by DNA glycosylase NEIL1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Single DNA Molecule Hybridization on a Surface by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmr.2182⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (21), pp.3630-3638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201300546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292246v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromolecular Crowding Regulates Assembly of mRNA Stress Granules after Osmotic Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Savarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (4), pp.2446-2458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.292748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap junctions favor normal rat kidney epithelial cell adaptation to chronic hypertonicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+                <w:t xml:space="preserve">Effect of the multifunctional proteins RPA, YB-1, and XPC repair factor on AP site cleavage by DNA glycosylase NEIL1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pestryakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Zharkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Delga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Hamon</w:t>
+                <w:t xml:space="preserve">Elizaveta Fomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00128.2011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.224-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292290v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Assembly and Collective Behavior of Microtubule Bundles in the Presence of Polyamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Savarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick a. Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (1), pp.205-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific DNA−Protein Interactions on Mica Investigated by Atomic Force Microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gap junctions favor normal rat kidney epithelial cell adaptation to chronic hypertonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouissame Bounedjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (4), pp.2618-2623. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 301 (3), pp.C705-C716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la902727b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00128.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293295v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Central Role for Polyamines in Microtubule Assembly in Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Savarin</w:t>
+                <w:t xml:space="preserve">Specific DNA−Protein Interactions on Mica Investigated by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Barbet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loic Hamon</w:t>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20091811⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (4), pp.2618-2623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la902727b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506521v1</w:t>
+                <w:t xml:space="preserve">hal-02293295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Microtubules in Stress Granule Assembly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">A Central Role for Polyamines in Microtubule Assembly in Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 284 (52), pp.36569-36580. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 430 (1), pp.151-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.042879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BJ20091811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295275v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stathmin-Derived I19L Peptide Interacts with FtsZ and Alters Its Bundling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boï-Trinh Kuoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâp Ha-Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (41), pp.9734-9744. </w:t>
@@ -4323,90 +4323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mica Surface Promotes the Assembly of Cytoskeletal Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulal Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Savarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4451,1656 +4451,1790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamine sharing between tubulin dimers favours microtubule nucleation and elongation via facilitated diffusion</w:t>
+                <w:t xml:space="preserve">Role of Microtubules in Stress Granule Assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mechulam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
+                <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (1), pp.e1000255. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (52), pp.36569-36580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.042879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00705780v1</w:t>
+                <w:t xml:space="preserve">hal-02295275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy reveals binding of mRNA to microtubules mediated by two major mRNP proteins YB-1 and PABP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Polyamine sharing between tubulin dimers favours microtubule nucleation and elongation via facilitated diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mechulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.07.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1), pp.e1000255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295333v1</w:t>
+                <w:t xml:space="preserve">inserm-00705780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution AFM imaging of single-stranded DNA-binding (SSB) protein--DNA complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Cam</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy reveals binding of mRNA to microtubules mediated by two major mRNP proteins YB-1 and PABP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin G. Chernov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mechulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Ovchinnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm147⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 582 (19), pp.2875-2881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2008.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295472v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Imaging of DNA under Macromolecular Crowding Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+                <w:t xml:space="preserve">High-resolution AFM imaging of single-stranded DNA-binding (SSB) protein--DNA complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pastré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm700856u⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (8), pp.e58-e58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295397v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to DNA bending by polyamines and its implication in DNA condensation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Atomic Force Microscopy Imaging of DNA under Macromolecular Crowding Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mechulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Landousy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (3), pp.214-223. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (12), pp.3712-3717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-005-0025-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm700856u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03065301v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic Polyelectrolyte Adsorption on Mica Mediated by Multivalent Cations: A Solution to DNA Imaging by Atomic Force Microscopy under High Ionic Strengths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new approach to DNA bending by polyamines and its implication in DNA condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Landousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (15), pp.6651-6660. </w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (3), pp.214-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la053387y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00249-005-0025-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065293v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EcoRI−DNA Complex as a Model for Investigating Protein−DNA Interactions by Atomic Force Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Anionic Polyelectrolyte Adsorption on Mica Mediated by Multivalent Cations: A Solution to DNA Imaging by Atomic Force Microscopy under High Ionic Strengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Landousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Cam</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi060293u⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (15), pp.6651-6660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la053387y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065288v1</w:t>
+                <w:t xml:space="preserve">hal-03065293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the effect of a charged surface on the interaction of bleomycin with DNA using an atomic force microscope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">The EcoRI−DNA Complex as a Model for Investigating Protein−DNA Interactions by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piétrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Pastre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Landousy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Sonia Baconnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (3), pp.200-207. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (49), pp.14675-14682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-004-0443-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi060293u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065310v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependence of the glass transition temperature in thin films of partially miscible polymer blends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Hamon</w:t>
+                <w:t xml:space="preserve">Studying the effect of a charged surface on the interaction of bleomycin with DNA using an atomic force microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Landousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Grohens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (3), pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-004-0443-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la0351461⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188278v1</w:t>
+                <w:t xml:space="preserve">hal-03065310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Binding of DNA on NiCl 2 -Treated Mica by Varying the Ionic Strength</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Thickness dependence of the glass transition temperature in thin films of partially miscible polymer blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Jeusset</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Holl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (7), pp.2536-2539. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la026942u⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 19 (24), pp.10399-10402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la0351461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065317v1</w:t>
+                <w:t xml:space="preserve">hal-00188278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of DNA to Mica Mediated by Divalent Counterions: A Theoretical and Experimental Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Reversible Binding of DNA on NiCl 2 -Treated Mica by Varying the Ionic Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0006-3495(03)74673-6⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (7), pp.2536-2539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la026942u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065312v1</w:t>
+                <w:t xml:space="preserve">hal-03065317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adsorption of DNA to Mica Mediated by Divalent Counterions: A Theoretical and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piétrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Landousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 85 (4), pp.2507-2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-3495(03)74673-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some relevant parameters affecting the glass transition of supported ultra-thin polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Holl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (2), pp.217-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2001-10088-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6247,51 +6381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34558-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Naumenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Sukhanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Kurgina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Alemasova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167725v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-018-0914-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schirer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schoup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174559v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500195" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15261NDZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv822" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hamon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457267" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-10-0729" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pestryakov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Fomina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2182" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2TGF1ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292748" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00128.2011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a. Curmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Ovchinnikov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042879" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000255" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295333v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.07.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295472v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm147" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0351461" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10088-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05584068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia S Singatulina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria V Sukhanova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail M Kutuzov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.09.01.673448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04455540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tranier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ceschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2024.105716" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Mamontova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sukhanova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04231423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Dobra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34558-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankivskyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Steiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rynditch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03610-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Naumenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Sukhanova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Kurgina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Alemasova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10091325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02968925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kretov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mordovkina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Eliseeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lyabin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Polyakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9010104" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1303" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02165889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Kutuzov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Abrakhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.05.028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Singatulina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.04.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maucuer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.214692" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02167725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Pankivskyi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11910-018-0914-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Schirer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schoup" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cosette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b03071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500195" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-15261NDZ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1476" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv822" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292175v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissame Bounedjah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Marco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku582" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nakib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E12-10-0729" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02291850v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201300546" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F9068DC07B86357E1C66E9C6BC69A9D3102CCBA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292748" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292246v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pestryakov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Zharkov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Grin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Fomina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2182" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T2TGF1ZV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick&#160;a. Curmi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.05.022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Delga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00128.2011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02293295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la902727b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506521v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20091811" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295213v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#239;-Trinh Kuoch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;p Ha-Duong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi900556a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02294800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulal Panda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bernhard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035743" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin G. Chernov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Ovchinnikov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.042879" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00705780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mechulam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000255" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.07.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupaigne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm147" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02295397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Baconnais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm700856u" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065288v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi060293u" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-J75046G2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188278v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Holl" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0351461" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2001-10088-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>