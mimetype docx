--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Lagadec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War on JITs: Software-Based Attacks and Hybrid Defenses for JIT Compilers - A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Versatile Embedded Machine Learning Hardware Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.103501. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Constraints for Intelligent Internet of Deep-Sea/Underwater Things Relying on Enterprise Architecture Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.2433. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24082433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adaptive Multi-Level Privilege Partitioning With RTrustSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3413364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Smalltalk technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.102518. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design Flow to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems, 36 (3), pp.384-397. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2016.2587278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBES: Template-Based Exploration and Synthesis of Heterogeneous Multiprocessor Architectures on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires du trait de côte en France métropolitaine et dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment Centric Teaching for Reconfigurable Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.952560. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/952560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolset for Nano Reconﬁgurable Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro electronics journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.665-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.12. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/162416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse portable pour micro-architectures à grain fin. Application aux turbo-décodeurs et nano-fabriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.893-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented meta tools for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software design patterns for a STRIDE approach on an AUV fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC-V: An Heterogeneous SoC Architecture for RISC-V, Secure-by-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC: Light and Efficient Heterogeneous SoC Architecture, Secure-by-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Asian Hardware Oriented Security and Trust Symposium (AsianHOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tianjin, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AsianHOST59942.2023.10409311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC : Architecture SoC hétérogène légère et efficace sécurisée par conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISTIC - Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIT Compiler Security through Low-Cost RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Reconfigurable Architectures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigue: A JIT Code Binary Generator for Hardware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VMIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3623507.3623553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Modeling Approach for Marine/Deep-Sea Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Habes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Advanced Machine Learning and Technologies and Applications (AMLTA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, The Caire, Egypt. pp.502-514, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03918-8_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting a JIT Compiler to RISC-V: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Conference on Managed Programming Languages and Runtimes (MPLR '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Quantized Neural Networks on FPGAs with FINN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE Friday Workshop on System-level Design Methods for Deep Learning on Heterogeneous Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a combined personal communicator and data entry terminal for disaster relief & remote operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gardner-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lloyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Humanitarian Technology Conference (GHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based models of batteries for the simulation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferenceon on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Abstraction Level Constraint for Object Localization in Marine Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of a New Reconfigurable Architecture : Toward Tailored Space FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeneuve d'Ascq, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Framework to Support Collaborative Virtual Prototyping of System of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reconfigurable fault tolerant FPGA architecture: A design for mission critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reconfigurable Computing (WRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienne, Austria. pp.WRC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs virtuels : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAS 2014 - International symposium on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Melbourne, Australia. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de conception pour générer automatiquement des moniteurs sur puce pendant la synthèse de haut niveau d'accélérateurs matériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014 - Conférence en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach to Enhance Tool Interoperability using the Theory of Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2013 - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Template-based Heterogeneous MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the reusability of Models and their Behavioral correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013 - Workshop GEMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high-level synthesis of heterogeneous MP-SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Salt Lake City, United States. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2206781.2206850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Fast Design Space Exploration of ad hoc hardware accelerators: a key tool for MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Trinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment centric teaching for reconfigurable processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constititution d'une chaine d'outils pour une technologie reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping Environment for Embedded Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biniou: Prototypage d'architecture reconfigurable: Volet matériel et flot d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Soc-Sip, Thème architectures reconfigurables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smalltalk debug lives in the Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flot ADL d'exploration et de prototypage d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cergy pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual SoPC Rad-Hardening for Satellite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching reconfigurable computer : the Biniou approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoc 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Karlshrue, Germany. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du Lab-STICC au projet FP6 Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Université de Bretagne Occidentale / Université Européenne de Bretagne et des activités du LAB-STICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facultés des sciencs exactes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Béjaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Like Debugging Methodology for Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel&amp;Distributed Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, European Union. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADEO : Object Oriented Programming, Modelization, and Tools for FPGAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Smalltalk User Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial design backend : CDFG mapping on eFPGA and DREAM IPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD tools as an Eﬃcient Learning for both EE and CS students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne de programmation pour architecture hétérogène reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourgh, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nano Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis in Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A layered methodology for fast deployment of new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case Study of Block turbo Decoders on a Framework for Portable Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Hawaii International conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.250b</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler level integration of a portable CAD framework for reconfigurable circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du reconfigurable aux nano-fabriques : composants nano-électroniques et outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeo, une approche MDA pour la programmation et la synthèse d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Croisic, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler and system techniques for SOC distributed reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Execution Mechanisms in a Synthesis Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Non-Silicon computation (NSC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génériques pour le reconfigurable: Applications aux architectures commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.399-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a CAD Tool for SYCL programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Relevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCL '23: International Workshop on OpenCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom. ACM, pp.1-2, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3585341.3585358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing a High-Level Language Virtual Machine Through its ISA: Pharo as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International workshop on smalltalk technologies 2011 special issue (Journal of Software: Practice and Experience)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.91, 2014, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on advances in Smalltalk based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96 (1), pp.1-3, 2014, Science of Computer Programming, Science direct, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Lagadec and Sébastien Pillement and Arnaud Tisserand. Hermes, 32, pp.150, 2013, Technique et science informatique, 9782746245679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.68, 2012, 978-1-4503-1897-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the International Workshop on Reconfigurable Communication-centric Systems on Chips (ReCoSoC' 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi publishing corporation, pp.164, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.112, 2011, 978-1-4503-1050-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voros, Nikolaos and Rosti, Alberto and Hübner, Michael (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic System Reconfiguration in Heterogeneous Platforms. The MORPHEUS Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, chapter 13, 2009, Lecture Notes in Electrical Engineering, Vol. 40, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LUT based high level synthesis framework for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Villellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain-Specific Processors : Systems, Architectures, Modeling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.19-39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support matériel pour la distribution de moteurs IA embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence française annuelle dédiée à la cyber embarquée et à son écosystème (CyberOnBoard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance language virtual machines: an analysis and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VALMADEO, étape 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kush Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour étape 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical System of Digital Twins: A Holistic Architecture for Swarm System Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoSAF: A Pharo-Based Framework for Enhancing System of Systems Dependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou F Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Lagadec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Versatile Embedded Machine Learning Hardware Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.103501. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War on JITs: Software-Based Attacks and Hybrid Defenses for JIT Compilers - A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Constraints for Intelligent Internet of Deep-Sea/Underwater Things Relying on Enterprise Architecture Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.2433. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24082433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adaptive Multi-Level Privilege Partitioning With RTrustSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3413364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Smalltalk technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.102518. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design Flow to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems, 36 (3), pp.384-397. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2016.2587278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBES: Template-Based Exploration and Synthesis of Heterogeneous Multiprocessor Architectures on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires du trait de côte en France métropolitaine et dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment Centric Teaching for Reconfigurable Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.952560. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/952560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.12. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/162416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolset for Nano Reconﬁgurable Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro electronics journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.665-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse portable pour micro-architectures à grain fin. Application aux turbo-décodeurs et nano-fabriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.893-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented meta tools for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software design patterns for a STRIDE approach on an AUV fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC-V: An Heterogeneous SoC Architecture for RISC-V, Secure-by-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC: Light and Efficient Heterogeneous SoC Architecture, Secure-by-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Asian Hardware Oriented Security and Trust Symposium (AsianHOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tianjin, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AsianHOST59942.2023.10409311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigue: A JIT Code Binary Generator for Hardware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VMIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3623507.3623553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC : Architecture SoC hétérogène légère et efficace sécurisée par conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISTIC - Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIT Compiler Security through Low-Cost RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Reconfigurable Architectures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting a JIT Compiler to RISC-V: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Conference on Managed Programming Languages and Runtimes (MPLR '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Modeling Approach for Marine/Deep-Sea Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Habes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Advanced Machine Learning and Technologies and Applications (AMLTA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, The Caire, Egypt. pp.502-514, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03918-8_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Quantized Neural Networks on FPGAs with FINN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE Friday Workshop on System-level Design Methods for Deep Learning on Heterogeneous Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a combined personal communicator and data entry terminal for disaster relief & remote operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gardner-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lloyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Humanitarian Technology Conference (GHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based models of batteries for the simulation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferenceon on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Abstraction Level Constraint for Object Localization in Marine Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of a New Reconfigurable Architecture : Toward Tailored Space FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeneuve d'Ascq, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Framework to Support Collaborative Virtual Prototyping of System of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs virtuels : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reconfigurable fault tolerant FPGA architecture: A design for mission critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reconfigurable Computing (WRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienne, Austria. pp.WRC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAS 2014 - International symposium on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de conception pour générer automatiquement des moniteurs sur puce pendant la synthèse de haut niveau d'accélérateurs matériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014 - Conférence en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Melbourne, Australia. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach to Enhance Tool Interoperability using the Theory of Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2013 - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Template-based Heterogeneous MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the reusability of Models and their Behavioral correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013 - Workshop GEMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high-level synthesis of heterogeneous MP-SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Salt Lake City, United States. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2206781.2206850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Fast Design Space Exploration of ad hoc hardware accelerators: a key tool for MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Trinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biniou: Prototypage d'architecture reconfigurable: Volet matériel et flot d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Soc-Sip, Thème architectures reconfigurables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constititution d'une chaine d'outils pour une technologie reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment centric teaching for reconfigurable processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping Environment for Embedded Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smalltalk debug lives in the Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flot ADL d'exploration et de prototypage d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cergy pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual SoPC Rad-Hardening for Satellite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching reconfigurable computer : the Biniou approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoc 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Karlshrue, Germany. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du Lab-STICC au projet FP6 Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Université de Bretagne Occidentale / Université Européenne de Bretagne et des activités du LAB-STICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facultés des sciencs exactes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Béjaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Like Debugging Methodology for Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel&amp;Distributed Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, European Union. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADEO : Object Oriented Programming, Modelization, and Tools for FPGAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Smalltalk User Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial design backend : CDFG mapping on eFPGA and DREAM IPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD tools as an Eﬃcient Learning for both EE and CS students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne de programmation pour architecture hétérogène reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourgh, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nano Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis in Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A layered methodology for fast deployment of new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case Study of Block turbo Decoders on a Framework for Portable Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Hawaii International conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.250b</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeo, une approche MDA pour la programmation et la synthèse d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Croisic, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler level integration of a portable CAD framework for reconfigurable circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du reconfigurable aux nano-fabriques : composants nano-électroniques et outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Execution Mechanisms in a Synthesis Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Non-Silicon computation (NSC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler and system techniques for SOC distributed reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génériques pour le reconfigurable: Applications aux architectures commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.399-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a CAD Tool for SYCL programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Relevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCL '23: International Workshop on OpenCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom. ACM, pp.1-2, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3585341.3585358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing a High-Level Language Virtual Machine Through its ISA: Pharo as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on advances in Smalltalk based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96 (1), pp.1-3, 2014, Science of Computer Programming, Science direct, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International workshop on smalltalk technologies 2011 special issue (Journal of Software: Practice and Experience)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.91, 2014, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Lagadec and Sébastien Pillement and Arnaud Tisserand. Hermes, 32, pp.150, 2013, Technique et science informatique, 9782746245679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.68, 2012, 978-1-4503-1897-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the International Workshop on Reconfigurable Communication-centric Systems on Chips (ReCoSoC' 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi publishing corporation, pp.164, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.112, 2011, 978-1-4503-1050-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voros, Nikolaos and Rosti, Alberto and Hübner, Michael (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic System Reconfiguration in Heterogeneous Platforms. The MORPHEUS Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, chapter 13, 2009, Lecture Notes in Electrical Engineering, Vol. 40, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LUT based high level synthesis framework for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Villellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain-Specific Processors : Systems, Architectures, Modeling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.19-39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support matériel pour la distribution de moteurs IA embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence française annuelle dédiée à la cyber embarquée et à son écosystème (CyberOnBoard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance language virtual machines: an analysis and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VALMADEO, étape 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kush Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour étape 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical System of Digital Twins: A Holistic Architecture for Swarm System Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoSAF: A Pharo-Based Framework for Enhancing System of Systems Dependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou F Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041484v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731598" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04614562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24082433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630451v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Lara-Nino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3413364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2587278" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/952560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487887v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/162416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AsianHOST59942.2023.10409311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Milan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Habes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03918-8_42" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553261v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gardner-Stephen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Wallace" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lloyd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653617v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Moussa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hanna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009572v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944548v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206781.2206850" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598843v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598841v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598851v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00508413v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161224" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487899v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487900v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487892v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487891v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488899v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487908v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delouv&#233;e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Padellec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202506v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poungou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083254v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083256v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebeux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083008v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083016v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Relevat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Cottour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585341.3585358" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782810v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2172" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J2SBSZ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089392v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJQ9TLGZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00822656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598858v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Becker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484065v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2427-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084269v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04614562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24082433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630451v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Lara-Nino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3413364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2587278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/952560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/162416" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AsianHOST59942.2023.10409311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Milan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Habes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03918-8_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gardner-Stephen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Wallace" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lloyd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hanna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009572v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206781.2206850" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598843v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00508413v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161224" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488899v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delouv&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Padellec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poungou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebeux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andr&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083254v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083016v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Relevat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Cottour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585341.3585358" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJQ9TLGZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2172" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J2SBSZ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00822656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598858v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Becker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484065v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2427-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084269v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>