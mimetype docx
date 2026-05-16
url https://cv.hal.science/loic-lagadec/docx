--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Lagadec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Versatile Embedded Machine Learning Hardware Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.103501. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War on JITs: Software-Based Attacks and Hybrid Defenses for JIT Compilers - A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Constraints for Intelligent Internet of Deep-Sea/Underwater Things Relying on Enterprise Architecture Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.2433. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24082433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adaptive Multi-Level Privilege Partitioning With RTrustSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3413364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Smalltalk technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.102518. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design Flow to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems, 36 (3), pp.384-397. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2016.2587278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBES: Template-Based Exploration and Synthesis of Heterogeneous Multiprocessor Architectures on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires du trait de côte en France métropolitaine et dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment Centric Teaching for Reconfigurable Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.952560. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/952560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.12. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/162416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolset for Nano Reconﬁgurable Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro electronics journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.665-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse portable pour micro-architectures à grain fin. Application aux turbo-décodeurs et nano-fabriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.893-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented meta tools for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software design patterns for a STRIDE approach on an AUV fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC-V: An Heterogeneous SoC Architecture for RISC-V, Secure-by-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC: Light and Efficient Heterogeneous SoC Architecture, Secure-by-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Asian Hardware Oriented Security and Trust Symposium (AsianHOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tianjin, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AsianHOST59942.2023.10409311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigue: A JIT Code Binary Generator for Hardware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VMIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3623507.3623553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC : Architecture SoC hétérogène légère et efficace sécurisée par conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISTIC - Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIT Compiler Security through Low-Cost RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Reconfigurable Architectures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting a JIT Compiler to RISC-V: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Conference on Managed Programming Languages and Runtimes (MPLR '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Modeling Approach for Marine/Deep-Sea Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Habes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Advanced Machine Learning and Technologies and Applications (AMLTA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, The Caire, Egypt. pp.502-514, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03918-8_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Quantized Neural Networks on FPGAs with FINN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE Friday Workshop on System-level Design Methods for Deep Learning on Heterogeneous Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a combined personal communicator and data entry terminal for disaster relief & remote operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gardner-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lloyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Humanitarian Technology Conference (GHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based models of batteries for the simulation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferenceon on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Abstraction Level Constraint for Object Localization in Marine Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of a New Reconfigurable Architecture : Toward Tailored Space FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeneuve d'Ascq, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Framework to Support Collaborative Virtual Prototyping of System of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs virtuels : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reconfigurable fault tolerant FPGA architecture: A design for mission critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reconfigurable Computing (WRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienne, Austria. pp.WRC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAS 2014 - International symposium on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de conception pour générer automatiquement des moniteurs sur puce pendant la synthèse de haut niveau d'accélérateurs matériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014 - Conférence en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Melbourne, Australia. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach to Enhance Tool Interoperability using the Theory of Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2013 - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Template-based Heterogeneous MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the reusability of Models and their Behavioral correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013 - Workshop GEMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high-level synthesis of heterogeneous MP-SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Salt Lake City, United States. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2206781.2206850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Fast Design Space Exploration of ad hoc hardware accelerators: a key tool for MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Trinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biniou: Prototypage d'architecture reconfigurable: Volet matériel et flot d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Soc-Sip, Thème architectures reconfigurables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constititution d'une chaine d'outils pour une technologie reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment centric teaching for reconfigurable processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping Environment for Embedded Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smalltalk debug lives in the Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flot ADL d'exploration et de prototypage d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cergy pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual SoPC Rad-Hardening for Satellite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching reconfigurable computer : the Biniou approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoc 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Karlshrue, Germany. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du Lab-STICC au projet FP6 Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Université de Bretagne Occidentale / Université Européenne de Bretagne et des activités du LAB-STICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facultés des sciencs exactes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Béjaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Like Debugging Methodology for Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel&amp;Distributed Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, European Union. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADEO : Object Oriented Programming, Modelization, and Tools for FPGAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Smalltalk User Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial design backend : CDFG mapping on eFPGA and DREAM IPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD tools as an Eﬃcient Learning for both EE and CS students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne de programmation pour architecture hétérogène reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourgh, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nano Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis in Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A layered methodology for fast deployment of new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case Study of Block turbo Decoders on a Framework for Portable Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Hawaii International conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.250b</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeo, une approche MDA pour la programmation et la synthèse d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Croisic, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler level integration of a portable CAD framework for reconfigurable circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du reconfigurable aux nano-fabriques : composants nano-électroniques et outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Execution Mechanisms in a Synthesis Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Non-Silicon computation (NSC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler and system techniques for SOC distributed reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génériques pour le reconfigurable: Applications aux architectures commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.399-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a CAD Tool for SYCL programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Relevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCL '23: International Workshop on OpenCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom. ACM, pp.1-2, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3585341.3585358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing a High-Level Language Virtual Machine Through its ISA: Pharo as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on advances in Smalltalk based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96 (1), pp.1-3, 2014, Science of Computer Programming, Science direct, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International workshop on smalltalk technologies 2011 special issue (Journal of Software: Practice and Experience)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.91, 2014, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Lagadec and Sébastien Pillement and Arnaud Tisserand. Hermes, 32, pp.150, 2013, Technique et science informatique, 9782746245679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.68, 2012, 978-1-4503-1897-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the International Workshop on Reconfigurable Communication-centric Systems on Chips (ReCoSoC' 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi publishing corporation, pp.164, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.112, 2011, 978-1-4503-1050-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voros, Nikolaos and Rosti, Alberto and Hübner, Michael (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic System Reconfiguration in Heterogeneous Platforms. The MORPHEUS Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, chapter 13, 2009, Lecture Notes in Electrical Engineering, Vol. 40, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LUT based high level synthesis framework for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Villellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain-Specific Processors : Systems, Architectures, Modeling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.19-39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support matériel pour la distribution de moteurs IA embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence française annuelle dédiée à la cyber embarquée et à son écosystème (CyberOnBoard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance language virtual machines: an analysis and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VALMADEO, étape 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kush Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour étape 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical System of Digital Twins: A Holistic Architecture for Swarm System Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoSAF: A Pharo-Based Framework for Enhancing System of Systems Dependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou F Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.72972972973px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Loic Lagadec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Versatile Embedded Machine Learning Hardware Acceleration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 167, pp.103501. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2025.103501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War on JITs: Software-Based Attacks and Hybrid Defenses for JIT Compilers - A Comprehensive Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (9), pp.1-36. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Constraints for Intelligent Internet of Deep-Sea/Underwater Things Relying on Enterprise Architecture Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.2433. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24082433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Adaptive Multi-Level Privilege Partitioning With RTrustSoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (2), pp.497-509. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2024.3413364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630451v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Exploration of Homomorphic Encryption Scheme Input Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Security and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.102627. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960569v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Smalltalk technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Etien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199, pp.102518. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2020.102518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended overlay architectures for heterogeneous FPGA cluster management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysarc.2017.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Design Flow to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems, 36 (3), pp.384-397. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2016.2587278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBES: Template-Based Exploration and Synthesis of Heterogeneous Multiprocessor Architectures on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Toolset for Embedded Reconfigurable Cores: Flexible Prototyping and Software-like Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Computer Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-driven physical-design automation for FPGAs: fast prototyping and legacy reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44 (4), pp.455-482. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires du trait de côte en France métropolitaine et dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment Centric Teaching for Reconfigurable Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011, pp.952560. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2011/952560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, pp.12. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2009/162416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolset for Nano Reconﬁgurable Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro electronics journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.665-672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Designing Applications onto hybrid nano/CMOS fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4-5), pp.656-664. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse portable pour micro-architectures à grain fin. Application aux turbo-décodeurs et nano-fabriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.893-920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placing, Routing, and Editing Virtual FPGAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Computational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-oriented meta tools for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure by design Systems on Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing RISC-V TEE Security Against Cache Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshops on Cryptographic architectures embedded in logic devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation de l’algorithme AKAZE en SYCL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Haddouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Danober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d'informatique en Parallélisme, Architecture et Système (COMPAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software design patterns for a STRIDE approach on an AUV fleet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyber on Board</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naval-Group, May 2025, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC-V: An Heterogeneous SoC Architecture for RISC-V, Secure-by-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RISC-V Summit Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC: Light and Efficient Heterogeneous SoC Architecture, Secure-by-design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Asian Hardware Oriented Security and Trust Symposium (AsianHOST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tianjin, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AsianHOST59942.2023.10409311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TrustSoC : Architecture SoC hétérogène légère et efficace sécurisée par conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaele Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Andres Lara-Nino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone d’informatique en Parallélisme, Architecture et Système (COMPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISTIC - Laboratoire d’Informatique, Systèmes, Traitement de l’Information et de la Connaissance, Jul 2023, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secured-by-design systems-on-chip: a MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid System Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3625223.3649277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04373771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débogage Multivers de Modèles UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Breakpoints for Multiverse Debugging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Language Engineering 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JIT Compiler Security through Low-Cost RISC-V Extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Reconfigurable Architectures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Petersburg (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debugging Paxos in the UML Multiverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS-C/MoDeVVa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Västerås, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISC-V Embedded AI for IDS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498047v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gigue: A JIT Code Binary Generator for Hardware Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VMIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Cascais, Portugal. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3623507.3623553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolmen: FPGA Swarm for Safety and Liveness Verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Antwerp, Belgium. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical multiverse debugging through user-defined reductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luka Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS '22: ACM/IEEE 25th International Conference on Model Driven Engineering Languages and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montreal Quebec Canada, Canada. pp.87-97, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3550355.3552447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extended Modeling Approach for Marine/Deep-Sea Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Habes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Advanced Machine Learning and Technologies and Applications (AMLTA2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, The Caire, Egypt. pp.502-514, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-03918-8_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porting a JIT Compiler to RISC-V: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Conference on Managed Programming Languages and Runtimes (MPLR '22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Quantized Neural Networks on FPGAs with FINN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Stewart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE Friday Workshop on System-level Design Methods for Deep Learning on Heterogeneous Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnac: Algorithm Variability for Fast Swarm Verification on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 31st International Conference on Field-Programmable Logic and Applications (FPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Dresden, Germany. pp.185-189, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPL53798.2021.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototyping FPGA through overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Workshop on Rapid System Prototyping (RSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France. pp.15-21, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RSP53691.2021.9806222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menhir: Generic High-Speed FPGA Model-Checker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 23rd Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Kranj, Slovenia. pp.65-72, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD51259.2020.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a combined personal communicator and data entry terminal for disaster relief & remote operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Gardner-Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angus Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Lloyd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Humanitarian Technology Conference (GHTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based models of batteries for the simulation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferenceon on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Evaluation of Homomorphic Encryption Schemes Based on Ring-LWE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 9th IFIP International Conference on New Technologies, Mobility and Security (NTMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2018.8328693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Toolchain for Overlay-centric System-on-chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Reconfigurable Communication-centric Systems-on-Chip 2018 (ReCoSoC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lille, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ReCoSoC.2018.8449388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asserting causal properties in High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE 2nd International Verification and Security Workshop (IVSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Abstraction Level Constraint for Object Localization in Marine Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Geryes Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elio Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAnTHErS: A Prototyping and Analysis Tool for Homomorphic Encryption Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT: 14th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft timing closure for soft programmable logic cores: The ARGen approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARC 2017 - 13th International Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delft University of Technology Apr 2017, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective Approach for Efficient Time-sharing of Reconfigurable Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPGA4GPC'2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hambourg, Germany. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FPGA4GPC.2017.8008959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures For FPGA Resource Virtualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlay Architectures for Heterogeneous FPGA Cluster Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding Up Robot Control Software Through Seamless Integration With FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHARC'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZeFF : Une plateforme pour l’intégration d’architectures overlay dans le Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaRDIN: An Agile Environment for EdgeComputing on Reconfigurable Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Computational Science and Computational Intelligence (CSCI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Meta Model Supporting both Hardware and Smalltalk-based Execution of FPGA Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Sang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESUG, Jul 2015, Bressia, Italy. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2811237.2811296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Role Language to Interpret Multi-Formalism System of Systems Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syscon 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping of a New Reconfigurable Architecture : Toward Tailored Space FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Villeneuve d'Ascq, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Framework to Support Collaborative Virtual Prototyping of System of Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Senn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WETICE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2015, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Generate On-Chip Monitors during High-Level Synthesis of Hardware Accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smalltalk to Silicon: Towards a methodology to turn Smalltalk code into FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Xuan Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noury Bouraqadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGAs virtuels : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New reconfigurable fault tolerant FPGA architecture: A design for mission critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chagun Basha Basheer Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reconfigurable Computing (WRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Vienne, Austria. pp.WRC 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototyping Platform for Virtual Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSAS 2014 - International symposium on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de conception pour générer automatiquement des moniteurs sur puce pendant la synthèse de haut niveau d'accélérateurs matériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2014 - Conférence en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach to Automatically Synthesize ANSI-C Assertions during High-Level Synthesis of Hardware Accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Hammouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCAS 2014 - IEEE International Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Melbourne, Australia. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach to Enhance Tool Interoperability using the Theory of Models of Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2013 - 6th International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Template-based Heterogeneous MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Int. Symposium on Applied Reconfigurable Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the reusability of Models and their Behavioral correctness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Issa Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Champeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELS 2013 - Workshop GEMOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral System Level Power Consumption Modeling of Mobile Video Streaming applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Benmoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Hadjadj-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Benazzouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for high-level synthesis of heterogeneous MP-SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLSVLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Salt Lake City, United States. pp.283-286, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2206781.2206850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLS-based Fast Design Space Exploration of ad hoc hardware accelerators: a key tool for MPSoC Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Trinh Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Diguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Architectures for Signal and Image Processing (DASIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constititution d'une chaine d'outils pour une technologie reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment centric teaching for reconfigurable processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium en Architecture Nouvelle de Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Malo, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Physical-Design Automation using Model-Driven Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular 2D Nasic-based Architecture and Design Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANOARCH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, San Diego, United States. pp.70-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Prototyping Environment for Embedded Reconfigurable Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA SDK for Nanoscale Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOSOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDE-based FPGA Physical Design Fast Model-Driven Prototyping with Smalltalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWST 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Edinburgh, United Kingdom. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biniou: Prototypage d'architecture reconfigurable: Volet matériel et flot d'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR Soc-Sip, Thème architectures reconfigurables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smalltalk debug lives in the Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flot ADL d'exploration et de prototypage d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cergy pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual SoPC Rad-Hardening for Satellite Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Barrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Karlsruhe, Germany. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching reconfigurable computer : the Biniou approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoc 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Karlshrue, Germany. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du Lab-STICC au projet FP6 Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du GDR Soc-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'Université de Bretagne Occidentale / Université Européenne de Bretagne et des activités du LAB-STICC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facultés des sciencs exactes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Béjaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Like Debugging Methodology for Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel&amp;Distributed Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rome, European Union. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5161224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MADEO : Object Oriented Programming, Modelization, and Tools for FPGAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Smalltalk User Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial design backend : CDFG mapping on eFPGA and DREAM IPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Simulation of Heterogeneous Reconﬁgurable Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD tools as an Eﬃcient Learning for both EE and CS students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconfigurable Computing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaîne de programmation pour architecture hétérogène reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPosium en Architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fribourgh, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Way to Design Computing Architectures with Emerging Nanoscale Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel GDR-SOC-Sip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Nano Systems 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CDFG Platform in MORPHEUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalil Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETHER - MORPHEUS Workshop AMWAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis in Morpheus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Amariei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Delouvée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Padellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMWAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A layered methodology for fast deployment of new technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building CAD Prototyping Tool for Emerging Nanoscale Fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Leuchtenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pritish Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case Study of Block turbo Decoders on a Framework for Portable Synthesis on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Hawaii International conference on System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, United States. pp.250b</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler level integration of a portable CAD framework for reconfigurable circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ReCoSoc workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du reconfigurable aux nano-fabriques : composants nano-électroniques et outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeo, une approche MDA pour la programmation et la synthèse d'architectures reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SympA'2005 : 8ème édition du symposium en architectures nouvelles de machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Croisic, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compiler and system techniques for SOC distributed reconfigurable accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Cambonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Keryell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.293-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Execution Mechanisms in a Synthesis Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Poungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Non-Silicon computation (NSC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils génériques pour le reconfigurable: Applications aux architectures commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.399-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and Evaluation of the AKAZE Algorithm in SYCL for Multicore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Haddouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Danober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Emerging Technologies and Computing (IC_ETC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Brest, France. IEEE, 2025 International Conference on Emerging Technologies and Computing (IC_ETC), 2025, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC_ETC65981.2025.11141130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Keystone Security Against Cache Timing Attacks: A Modular Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Elmnaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Lapotre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation de l’algorithme AKAZE en SYCL pour multicœur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Haddouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Lembach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Danober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025 du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a CAD Tool for SYCL programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Skrzyniarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Relevat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Cottour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOCL '23: International Workshop on OpenCL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom. ACM, pp.1-2, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3585341.3585358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing a High-Level Language Virtual Machine Through its ISA: Pharo as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on advances in Smalltalk based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96 (1), pp.1-3, 2014, Science of Computer Programming, Science direct, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International workshop on smalltalk technologies 2011 special issue (Journal of Software: Practice and Experience)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, pp.91, 2014, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spe.2172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture des ordinateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Lagadec and Sébastien Pillement and Arnaud Tisserand. Hermes, 32, pp.150, 2013, Technique et science informatique, 9782746245679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2012 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.68, 2012, 978-1-4503-1897-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected Papers from the International Workshop on Reconfigurable Communication-centric Systems on Chips (ReCoSoC' 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sassatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hindawi publishing corporation, pp.164, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2011 International Workshop on Smalltalk Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM digital library, pp.112, 2011, 978-1-4503-1050-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voros, Nikolaos and Rosti, Alberto and Hübner, Michael (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic System Reconfiguration in Heterogeneous Platforms. The MORPHEUS Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, chapter 13, 2009, Lecture Notes in Electrical Engineering, Vol. 40, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-2427-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LUT based high level synthesis framework for reconfigurable architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Villellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domain-Specific Processors : Systems, Architectures, Modeling and Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, pp.19-39, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de configuration d'un circuit logique programmable, circuit logique programmable et dispositif pour implémenter le procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Lann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théotime Bollengier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3115134. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support matériel pour la distribution de moteurs IA embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cotret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Cexus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence française annuelle dédiée à la cyber embarquée et à son écosystème (CyberOnBoard)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance language virtual machines: an analysis and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour l'étape 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Yazdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VALMADEO, étape 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kush Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport et bilan pour le projet VALMADEO pour étape 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical System of Digital Twins: A Holistic Architecture for Swarm System Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoSAF: A Pharo-Based Framework for Enhancing System of Systems Dependencies Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou F Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannik Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadeo : un environnement pour FPGA virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastián Tleye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Fabiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable Challenges of High-Performance Language Virtual Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Polito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tesone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fabresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04614562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24082433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630451v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Lara-Nino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3413364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2587278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/952560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/162416" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AsianHOST59942.2023.10409311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Milan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Habes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03918-8_42" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553261v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gardner-Stephen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Wallace" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lloyd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653617v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hanna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009572v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989918v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912574v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726481v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206781.2206850" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747713v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598851v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598843v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598833v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00508413v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487893v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161224" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487899v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488899v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delouv&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Padellec" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202506v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poungou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebeux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083730v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andr&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083254v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083016v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303747v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Relevat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Cottour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585341.3585358" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089392v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJQ9TLGZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2172" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J2SBSZ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00822656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598858v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Becker" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726296v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484065v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2427-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084269v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770053v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116513v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cotret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Francq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cexus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2025.103501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041484v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731598" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04614562v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Geryes Aoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24082433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630451v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Milan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andres Lara-Nino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Colombier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2024.3413364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960569v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Feron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Lapotre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102627" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2020.102518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643297v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Bollengier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2017.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Hammouda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coussy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2016.2587278" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172103v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Corre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00998533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lagadec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Picard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Fabiani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.02.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-728C3NB6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2190" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVNZ8T8B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657607v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12942" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/952560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/162416" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487887v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00379170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leuchtenburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJVNTGFB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013412v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133775v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Elmnaouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05607196v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Haddouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lembach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Danober" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ball" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AsianHOST59942.2023.10409311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213598v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Milan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625223.3649277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234535v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pasquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Le Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031296v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498047v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469651v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3623507.3623553" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774528" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03891589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550355.3552447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Habes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-03918-8_42" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Polito" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Stewart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03550389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL53798.2021.00038" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03761788v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Bollengier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RSP53691.2021.9806222" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03028409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD51259.2020.00022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553261v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gardner-Stephen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Wallace" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lloyd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303250v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757093v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2018.8328693" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01867638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2018.8449388" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623030v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653617v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Moussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Hanna" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595789v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guilloux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPGA4GPC.2017.8008959" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405890v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Sang Le" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405860v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811296" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156518v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Schneider" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chagun Basha Basheer Ahmed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xuan Sang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921552v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006128v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944548v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Issa Diallo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00724988v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Benmoussa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hadjadj-Aoul" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benazzouz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726481v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206781.2206850" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747713v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trinh Hoang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598843v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritish Narayanan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598833v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00620820v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00508413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491881v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00489327v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Barrandon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Capitaine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Julien" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491907v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492389v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487893v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5161224" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487899v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487891v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488899v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00380878v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259374v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487063v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Amariei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delouv&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Padellec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Poungou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202507v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Andr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083254v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebeux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083035v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cambonie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gu&#233;rin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Keryell" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ETC65981.2025.11141130" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056900v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05607202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303747v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzyniarz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Relevat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Cottour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3585341.3585358" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542157v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089392v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.07.004" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJQ9TLGZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00782810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2172" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J2SBSZ4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819668v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00822656v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00598858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H&#252;bner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Becker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00726296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00484065v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-2427-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084269v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Villellas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04032489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770053v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goubier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487915v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kush Kothari" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487924v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932447v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou F Ball" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01179474v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Tleye" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770065v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Thomas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>