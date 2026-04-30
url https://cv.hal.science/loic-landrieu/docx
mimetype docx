--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -1019,498 +1019,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
+                <w:t xml:space="preserve">CoDEx: Combining Domain Expertise for Spatial Generalization in Satellite Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Astruc</w:t>
+                <w:t xml:space="preserve">Abhishek Kuriyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Elliot Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
+              <w:t xml:space="preserve">CVPR 2025 EarthVision Workshop - The IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States. pp.2194-2203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984436v1</w:t>
+                <w:t xml:space="preserve">hal-05121438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZ-SP: Fast and Lightweight Superpoint-Based 3D Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Geist</w:t>
+                <w:t xml:space="preserve">Around the World in 80 Timesteps: A Generative Approach to Global Visual Geolocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Kalogeiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville, United States. pp.23016-23026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPR52734.2025.02143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466889v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Around the World in 80 Timesteps: A Generative Approach to Global Visual Geolocation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vicky Kalogeiton</w:t>
+                <w:t xml:space="preserve">EZ-SP: Fast and Lightweight Superpoint-Based 3D Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2026, Vienna, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427428v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoDEx: Combining Domain Expertise for Spatial Generalization in Satellite Image Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Vincent</w:t>
+                <w:t xml:space="preserve">Guillaume Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Aubry</w:t>
+                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2025 EarthVision Workshop - The IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States. pp.2194-2203</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121438v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnySat: a Multi-Resolution/Modality/Scale Earth Observation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,64 +1561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OmniSat: Self-Supervised Modality Fusion for Earth Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAIR: a Country-Scale Land Cover Semantic Segmentation Dataset From Multi-Source Optical Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1807,51 +1807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Segmentation of LiDAR Sequences: Dataset and Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2722,226 +2722,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervized segmentation with graph-structured deep metric learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Space Tradeoff in Deep Learning Models for Crop Classification on Satellite Multi-Spectral Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Sainte Fare Garnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boussaha</w:t>
+                <w:t xml:space="preserve">N. Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML Workshop on Learning and Reasoning with Graph-Structured Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6247-6250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016114v1</w:t>
+                <w:t xml:space="preserve">hal-02386701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Space Tradeoff in Deep Learning Models for Crop Classification on Satellite Multi-Spectral Image Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervized segmentation with graph-structured deep metric learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Chehata</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boussaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICML Workshop on Learning and Reasoning with Graph-Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach (CA), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386701v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cut-Pursuit Algorithm for Regularizing Nonsmooth Functionals with Graph Total Variation</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Cloud Oversegmentation with Graph-Structured Deep Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boussaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Long Beach, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3167,390 +3167,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Sémantique à Grande Echelle par Graphe de Superpoints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop-Rotation Structured Classification using Multi-Source Sentinel Images and LPIS for Crop Type Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Simonovsky</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.1950-1953, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939229v1</w:t>
+                <w:t xml:space="preserve">hal-02387132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale Point Cloud Semantic Segmentation with Superpoint Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonovsky Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale Point Cloud Semantic Segmentation with Superpoint Graphs</w:t>
+                <w:t xml:space="preserve">Segmentation Sémantique à Grande Echelle par Graphe de Superpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Simonovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2018, IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, France</w:t>
+              <w:t xml:space="preserve">RFIAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545223v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-Rotation Structured Classification using Multi-Source Sentinel Images and LPIS for Crop Type Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale Point Cloud Semantic Segmentation with Superpoint Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Chehata</w:t>
+                <w:t xml:space="preserve">Martin Simonovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CVPR 2018, IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02387132v1</w:t>
+                <w:t xml:space="preserve">hal-02545223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly supervised segmentation-aided classification of urban scenes from 3D LiDAR point clouds</w:t>
               </w:r>
@@ -4043,64 +4043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fajwel Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4789,51 +4789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500509v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/pers.86.7.431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caraffa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W5-365-2019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306779v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Obozinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144566v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1018253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kuriyal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556598v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline De Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19839-7_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sainte Fare Garnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raguet Hugo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonovsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonovsky Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387132v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518427" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497548v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Landrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01060957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Xiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wiedemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499571v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500509v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/pers.86.7.431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caraffa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W5-365-2019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306779v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Obozinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144566v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1018253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kuriyal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556598v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline De Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19839-7_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sainte Fare Garnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raguet Hugo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonovsky Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497548v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Landrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01060957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Xiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wiedemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499571v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>