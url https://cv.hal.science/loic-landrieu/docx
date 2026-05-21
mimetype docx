--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1244,273 +1244,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZ-SP: Fast and Lightweight Superpoint-Based 3D Segmentation</w:t>
+                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Geist</w:t>
+                <w:t xml:space="preserve">Guillaume Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, 2026, Vienna, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466889v1</w:t>
+                <w:t xml:space="preserve">hal-04984436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnySat: An Earth Observation Model for Any Resolutions, Scales, and Modalities</w:t>
+                <w:t xml:space="preserve">EZ-SP: Fast and Lightweight Superpoint-Based 3D Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Astruc</w:t>
+                <w:t xml:space="preserve">Louis Geist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gonthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loic Landrieu</w:t>
+                <w:t xml:space="preserve">Damien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville (Tennessee), United States</w:t>
+              <w:t xml:space="preserve">ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2026, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984436v1</w:t>
+                <w:t xml:space="preserve">hal-05466889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AnySat: a Multi-Resolution/Modality/Scale Earth Observation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,64 +1561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OmniSat: Self-Supervised Modality Fusion for Earth Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAIR: a Country-Scale Land Cover Semantic Segmentation Dataset From Multi-Source Optical Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatol Garioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,407 +2342,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panoptic Segmentation of Satellite Image Time Series with Convolutional Temporal Attention Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Sainte Fare Garnot</w:t>
+                <w:t xml:space="preserve">Vegetation Stratum Occupancy Prediction from Airborne LiDAR 3D Point Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Kalinicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">SilviLaser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienne (AUT), Austria. pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500523v1</w:t>
+                <w:t xml:space="preserve">hal-03983141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation Stratum Occupancy Prediction from Airborne LiDAR 3D Point Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Mallet</w:t>
+                <w:t xml:space="preserve">Panoptic Segmentation of Satellite Image Time Series with Convolutional Temporal Attention Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Sainte Fare Garnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Chehata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SilviLaser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Vienne (AUT), Austria. pp.41-43</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983141v1</w:t>
+                <w:t xml:space="preserve">hal-03500523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight temporal self-Attention for classifying satellite images time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Sainte Fare Garnot</w:t>
+                <w:t xml:space="preserve">Torch-Points3D: A modular multi-task framework for reproducible deep learning on 3D point clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Horache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, en ligne, Belgium</w:t>
+              <w:t xml:space="preserve">3DV 2020 - International Conference on 3D Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016094v1</w:t>
+                <w:t xml:space="preserve">hal-03013190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torch-Points3D: A modular multi-task framework for reproducible deep learning on 3D point clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Horache</w:t>
+                <w:t xml:space="preserve">Lightweight temporal self-Attention for classifying satellite images time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Sainte Fare Garnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3DV 2020 - International Conference on 3D Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, online, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on Advanced Analytics and Learning on Temporal Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, en ligne, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013190v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Space Tradeoff in Deep Learning Models for Crop Classification on Satellite Multi-Spectral Image Time Series</w:t>
               </w:r>
@@ -2921,191 +2921,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cut-Pursuit Algorithm for Regularizing Nonsmooth Functionals with Graph Total Variation</w:t>
+                <w:t xml:space="preserve">Parallel Cut Pursuit For Minimization of the Graph Total Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Raguet</w:t>
+                <w:t xml:space="preserve">Raguet Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-sixth International Conference on Machine Learning ( ICM 2019 )L</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">ICML Workshop on Learning and Reasoning with Graph-Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481168v1</w:t>
+                <w:t xml:space="preserve">hal-03016110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Cut Pursuit For Minimization of the Graph Total Variation</w:t>
+                <w:t xml:space="preserve">Cut-Pursuit Algorithm for Regularizing Nonsmooth Functionals with Graph Total Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raguet Hugo</w:t>
+                <w:t xml:space="preserve">Hugo Raguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML Workshop on Learning and Reasoning with Graph-Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Long Beach (CA), United States</w:t>
+              <w:t xml:space="preserve">Thirty-sixth International Conference on Machine Learning ( ICM 2019 )L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016110v1</w:t>
+                <w:t xml:space="preserve">hal-03481168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Cloud Oversegmentation with Graph-Structured Deep Metric Learning</w:t>
               </w:r>
@@ -3309,127 +3309,127 @@
                 <w:t xml:space="preserve">Large-scale Point Cloud Semantic Segmentation with Superpoint Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simonovsky Martin</w:t>
+                <w:t xml:space="preserve">Martin Simonovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">CVPR 2018, IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801186v1</w:t>
+                <w:t xml:space="preserve">hal-02545223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation Sémantique à Grande Echelle par Graphe de Superpoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Simonovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3440,117 +3440,117 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale Point Cloud Semantic Segmentation with Superpoint Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Simonovsky</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simonovsky Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2018, IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, France</w:t>
+              <w:t xml:space="preserve">2018 IEEE Conference on Computer Vision and Pattern Recognition (CVPR 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545223v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly supervised segmentation-aided classification of urban scenes from 3D LiDAR point clouds</w:t>
               </w:r>
@@ -4043,64 +4043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fajwel Fogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikola Besic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Geist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4789,51 +4789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500509v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/pers.86.7.431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caraffa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W5-365-2019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306779v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Obozinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144566v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1018253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kuriyal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556598v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline De Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19839-7_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sainte Fare Garnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481168v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raguet Hugo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonovsky Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonovsky" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497548v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Landrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01060957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Xiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wiedemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499571v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kalinicheva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Landrieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Chehata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sulzer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marlet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14364" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quinton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13224599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500509v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giordano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/pers.86.7.431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caraffa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W5-365-2019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505245v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet Raguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.08.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306779v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Obozinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144566v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1018253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kuriyal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aubry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Kalogeiton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR52734.2025.02143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Astruc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gonthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Geist" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016354v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556598v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Garioud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline De Wit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Valette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19839-7_18" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR56361.2022.9956560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713997v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rupnik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oude Elberink" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-3-2022-1-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sainte Fare Garnot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Horache" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chehata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boussaha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raguet Hugo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Raguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387132v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518427" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simonovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939229v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonovsky Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497548v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Landrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01060957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fajwel Fogel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466916v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizi Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Xiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Wiedemann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968453v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499571v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04095452v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>