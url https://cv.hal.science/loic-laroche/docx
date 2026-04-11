--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -440,434 +440,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaisirs, discours et normes sociales : les plaisirs, un objet d’histoire ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le regard du journal Le Monde sur la culture américaine et ses plaisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (1), pp.15-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hyp.171.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.171.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544399v1</w:t>
+                <w:t xml:space="preserve">hal-03706946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position de thèse : Loïc Laroche, le journal Le Monde et les etats-unis de 1944 à nos jours, université Paris 1 Panthéon-Sorbonne (dir. Patrick Eveno), 10 février 2018.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plaisirs, discours et normes sociales : les plaisirs, un objet d’histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.171.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544424v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plaisirs, discours et normes sociales : les plaisirs, un objet d’histoire ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Position de thèse : Loïc Laroche, le journal Le Monde et les etats-unis de 1944 à nos jours, université Paris 1 Panthéon-Sorbonne (dir. Patrick Eveno), 10 février 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/2 (31), pp.255-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706956v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard du journal Le Monde sur la culture américaine et ses plaisirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plaisirs, discours et normes sociales : les plaisirs, un objet d’histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Budnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Richaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 21 (1), pp.69. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.171.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hyp.171.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03706946v1</w:t>
+                <w:t xml:space="preserve">hal-03706956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1030,165 +1030,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse comme source en histoire</w:t>
+                <w:t xml:space="preserve">La politique de défense de la France de 1945 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nocturnes de l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille; SOPHAU, SHMESP, AHMUF, H2C, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences : Histoire militaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; Commandement de la Force et des Opérations Terrestres, Feb 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525222v1</w:t>
+                <w:t xml:space="preserve">hal-04525317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de défense de la France de 1945 à 2012</w:t>
+                <w:t xml:space="preserve">La place des Noirs dans la grande presse nationale américaine à travers le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences : Histoire militaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille; Commandement de la Force et des Opérations Terrestres, Feb 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Les Etats-Unis, une société divisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; Laboratoire MUSE (ComMUnication, Société, Environnement), May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525317v1</w:t>
+                <w:t xml:space="preserve">hal-04616124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment adapter les contenus journalistiques au nouvel environnement numérique ? L'exemple français</w:t>
               </w:r>
@@ -1237,96 +1237,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Noirs dans la grande presse nationale américaine à travers le temps</w:t>
+                <w:t xml:space="preserve">La presse comme source en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Etats-Unis, une société divisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille; Laboratoire MUSE (ComMUnication, Société, Environnement), May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Nocturnes de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; SOPHAU, SHMESP, AHMUF, H2C, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616124v1</w:t>
+                <w:t xml:space="preserve">hal-04525222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal Le Monde et les Etats-Unis de Roosevelt à Biden</w:t>
               </w:r>
@@ -1513,165 +1513,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Biden's defense policy as seen by the media</w:t>
+                <w:t xml:space="preserve">Presse mainstream américaine et cancel culture : une montée de l’illibéralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrique de défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère des Armées; Université Catholique de Lille, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFEA : La Post-Amérique, atelier : Une Amérique post-libérale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etudes Américaines, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525275v1</w:t>
+                <w:t xml:space="preserve">hal-04526426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse mainstream américaine et cancel culture : une montée de l’illibéralisme ?</w:t>
+                <w:t xml:space="preserve">Joe Biden's defense policy as seen by the media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFEA : La Post-Amérique, atelier : Une Amérique post-libérale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etudes Américaines, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Fabrique de défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des Armées; Université Catholique de Lille, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526426v1</w:t>
+                <w:t xml:space="preserve">hal-04525275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Beuve-Méry, directeur du journal Le Monde, face à de Gaulle lors de la guerre d’Algérie de 1958 à 1962</w:t>
               </w:r>
@@ -1720,165 +1720,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le regard des États-Unis sur l'Europe</w:t>
+                <w:t xml:space="preserve">La couverture médiatique de la guerre (suivant l’exemple de la couverture par le journal Le Monde de l’intervention turque au Kurdistan syrien en octobre 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle Histoire : Construction européenne, construction de la paix ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, Mar 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Séminaire Faits militaires et sécurité, problématiques actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Nov 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544088v1</w:t>
+                <w:t xml:space="preserve">hal-04544044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La couverture médiatique de la guerre (suivant l’exemple de la couverture par le journal Le Monde de l’intervention turque au Kurdistan syrien en octobre 2019)</w:t>
+                <w:t xml:space="preserve">Le regard des États-Unis sur l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Faits militaires et sécurité, problématiques actuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille, Nov 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Cycle Histoire : Construction européenne, construction de la paix ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Mar 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544044v1</w:t>
+                <w:t xml:space="preserve">hal-04544088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le post/transhumanisme dans les médias : L’apparition et la diffusion du transhumanisme dans la presse française</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0481400"/>
+    <w:nsid w:val="75560513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2642,51 +2642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1897-8379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233316817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167154981769767741210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05413061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544399v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Budnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cousin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Richaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05010532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04543765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05138354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04885888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/realites-de-la-decolonisation-francaise-ruptures-resistances-et-continuites/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01986729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1897-8379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233316817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167154981769767741210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05413061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Budnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cousin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05010532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04543765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05138354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04885888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/realites-de-la-decolonisation-francaise-ruptures-resistances-et-continuites/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01986729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>