--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -1030,303 +1030,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de défense de la France de 1945 à 2012</w:t>
+                <w:t xml:space="preserve">La presse comme source en histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences : Histoire militaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille; Commandement de la Force et des Opérations Terrestres, Feb 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Nocturnes de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; SOPHAU, SHMESP, AHMUF, H2C, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525317v1</w:t>
+                <w:t xml:space="preserve">hal-04525222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des Noirs dans la grande presse nationale américaine à travers le temps</w:t>
+                <w:t xml:space="preserve">La politique de défense de la France de 1945 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Etats-Unis, une société divisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille; Laboratoire MUSE (ComMUnication, Société, Environnement), May 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences : Histoire militaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; Commandement de la Force et des Opérations Terrestres, Feb 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616124v1</w:t>
+                <w:t xml:space="preserve">hal-04525317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment adapter les contenus journalistiques au nouvel environnement numérique ? L'exemple français</w:t>
+                <w:t xml:space="preserve">La place des Noirs dans la grande presse nationale américaine à travers le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalisme et nouvelles technologies en Serbie et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nis, Serbie; Institut Français de Serbie, Nis, Jun 2024, Nis, Serbie</w:t>
+              <w:t xml:space="preserve">Les Etats-Unis, une société divisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; Laboratoire MUSE (ComMUnication, Société, Environnement), May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616051v1</w:t>
+                <w:t xml:space="preserve">hal-04616124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse comme source en histoire</w:t>
+                <w:t xml:space="preserve">Comment adapter les contenus journalistiques au nouvel environnement numérique ? L'exemple français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nocturnes de l'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lille; SOPHAU, SHMESP, AHMUF, H2C, Mar 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Journalisme et nouvelles technologies en Serbie et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nis, Serbie; Institut Français de Serbie, Nis, Jun 2024, Nis, Serbie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525222v1</w:t>
+                <w:t xml:space="preserve">hal-04616051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal Le Monde et les Etats-Unis de Roosevelt à Biden</w:t>
               </w:r>
@@ -1513,165 +1513,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presse mainstream américaine et cancel culture : une montée de l’illibéralisme ?</w:t>
+                <w:t xml:space="preserve">Joe Biden's defense policy as seen by the media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFEA : La Post-Amérique, atelier : Une Amérique post-libérale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etudes Américaines, May 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Fabrique de défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des Armées; Université Catholique de Lille, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526426v1</w:t>
+                <w:t xml:space="preserve">hal-04525275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Biden's defense policy as seen by the media</w:t>
+                <w:t xml:space="preserve">Presse mainstream américaine et cancel culture : une montée de l’illibéralisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrique de défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère des Armées; Université Catholique de Lille, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFEA : La Post-Amérique, atelier : Une Amérique post-libérale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etudes Américaines, May 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525275v1</w:t>
+                <w:t xml:space="preserve">hal-04526426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Beuve-Méry, directeur du journal Le Monde, face à de Gaulle lors de la guerre d’Algérie de 1958 à 1962</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75560513"/>
+    <w:nsid w:val="833AEF00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2642,51 +2642,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1897-8379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233316817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167154981769767741210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05413061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Budnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cousin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05010532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525317v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04543765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05138354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04885888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/realites-de-la-decolonisation-francaise-ruptures-resistances-et-continuites/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01986729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1897-8379" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233316817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/167154981769767741210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05413061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b2l" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616462v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Budnik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cousin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Richaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.171.0015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05010532v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04616095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04525275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04526426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544088v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04544117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04543765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05138354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04885888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/realites-de-la-decolonisation-francaise-ruptures-resistances-et-continuites/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01986729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>