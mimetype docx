--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -966,295 +966,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du collectif et l'attention au singulier. Enquêtes, chemins et rencontres avec Fanny Colonna</w:t>
+                <w:t xml:space="preserve">Les livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Melfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibla</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.592.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882973v1</w:t>
+                <w:t xml:space="preserve">hal-03882981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sens du collectif et l'attention au singulier. Enquêtes, chemins et rencontres avec Fanny Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imed Melliti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+                <w:t xml:space="preserve">Daniela Melfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Économies morales, 18, pp.11-17</w:t>
+              <w:t xml:space="preserve">Ibla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03862379v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les livres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Économies morales, 18, pp.11-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882981v1</w:t>
+                <w:t xml:space="preserve">halshs-03862379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les convertis à l’islam en France, entre liens originels et recompositions croyantes</w:t>
               </w:r>
@@ -1480,187 +1480,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on convertir un espace ? Le cas des mobilisations « salafistes » à l’université de La Manouba (Tunis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, numéro spécial revue, Dir par Loïc Le Pape et Katia Boissevain, pp.1-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441263v1</w:t>
+                <w:t xml:space="preserve">halshs-01145875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on convertir un espace ? Le cas des mobilisations « salafistes » à l’université de La Manouba (Tunis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, numéro spécial revue, Dir par Loïc Le Pape et Katia Boissevain, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cerri.1397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145875v1</w:t>
+                <w:t xml:space="preserve">hal-01441263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Barthélemy, Philippe Combessie, Laurent Sébastien Fournier et Anne Monjaret, Ethnographies plurielles. Déclinaisons selon les disciplines</w:t>
               </w:r>
@@ -2029,191 +2029,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00453515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations économiques en Algérie. Privatisation ou prédation de l’État ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Taussig (dir.), Charles Taylor. Religion et sécularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.14084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089762v1</w:t>
+                <w:t xml:space="preserve">hal-03882991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Taussig (dir.), Charles Taylor. Religion et sécularisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transformations économiques en Algérie. Privatisation ou prédation de l’État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.177-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882991v1</w:t>
+                <w:t xml:space="preserve">hal-01089762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2384,51 +2384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2459,51 +2459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers d'études du religieux. Recherches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2644,239 +2644,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. Les violences religieuses : opposition, réaction et terrorisation</w:t>
+                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Ainine</w:t>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Bensaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Sommier; Xavier Crettiez; François Audigier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.85-108, 2021, </w:t>
+              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-312, 2021, 978-2-7246-2730-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03882310v1</w:t>
+                <w:t xml:space="preserve">hal-03941583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. Géographies de la violence</w:t>
+                <w:t xml:space="preserve">Chapitre 3. Les violences religieuses : opposition, réaction et terrorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+                <w:t xml:space="preserve">Bilel Ainine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Bensaadi</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Sèze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences politiques en France : de 1986 à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.287-312, 2021, 978-2-7246-2730-5. </w:t>
+              <w:t xml:space="preserve">Violences politiques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.85-108, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/scpo.sommi.2021.01.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941583v1</w:t>
+                <w:t xml:space="preserve">halshs-03882310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radicalisation</w:t>
               </w:r>
@@ -3012,178 +3012,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03882322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2. « Histoire de voir le temps passer ». Les hittistes algériens</w:t>
+                <w:t xml:space="preserve">Converts at Work: Confessing a Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Roy &amp; N. Marzouki (eds.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunesses arabes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Religious Conversions in the Mediterranean World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave-Macmillan, pp.98-114, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03882324v1</w:t>
+                <w:t xml:space="preserve">halshs-01971154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converts at Work: Confessing a Conversion</w:t>
+                <w:t xml:space="preserve">2. « Histoire de voir le temps passer ». Les hittistes algériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religious Conversions in the Mediterranean World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeunesses arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.42-52, 2013, Cahiers libres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.bonne.2013.02.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01971154v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03882324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération incertaine. Entrelacs associatifs en Méditerranée</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Année du Maghreb : 60 ans de luttes [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économies morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCB10EC5"/>
+    <w:nsid w:val="D78B00AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-le-pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6890-2834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148959644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.9870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-29VK5SR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melfa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Melliti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laakili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mossi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028464ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delhaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Argoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carriglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Masbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colonna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/histoire-moderne-et-contemporaine/traces-desir-de-savoir-et-volonte-detre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ainine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#232;ze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0085" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bonne.2013.02.0042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Bifurcations-9782707156006.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bessi.2009.01.0212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ouvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-le-pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6890-2834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148959644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.9870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-29VK5SR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melfa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Melliti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laakili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mossi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028464ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Argoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carriglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Masbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colonna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/histoire-moderne-et-contemporaine/traces-desir-de-savoir-et-volonte-detre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ainine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bonne.2013.02.0042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Bifurcations-9782707156006.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bessi.2009.01.0212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ouvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>