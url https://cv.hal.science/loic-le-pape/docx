--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1480,187 +1480,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on convertir un espace ? Le cas des mobilisations « salafistes » à l’université de La Manouba (Tunis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, numéro spécial revue, Dir par Loïc Le Pape et Katia Boissevain, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cerri.1397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145875v1</w:t>
+                <w:t xml:space="preserve">hal-01441263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on convertir un espace ? Le cas des mobilisations « salafistes » à l’université de La Manouba (Tunis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, numéro spécial revue, Dir par Loïc Le Pape et Katia Boissevain, pp.1-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441263v1</w:t>
+                <w:t xml:space="preserve">halshs-01145875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Barthélemy, Philippe Combessie, Laurent Sébastien Fournier et Anne Monjaret, Ethnographies plurielles. Déclinaisons selon les disciplines</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2459,51 +2459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers d'études du religieux. Recherches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4214,51 +4214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Année du Maghreb : 60 ans de luttes [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,51 +4507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D78B00AF"/>
+    <w:nsid w:val="16E62A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-le-pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6890-2834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148959644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.9870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-29VK5SR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melfa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Melliti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laakili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mossi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028464ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Argoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carriglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Masbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colonna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/histoire-moderne-et-contemporaine/traces-desir-de-savoir-et-volonte-detre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ainine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bonne.2013.02.0042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Bifurcations-9782707156006.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bessi.2009.01.0212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ouvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-le-pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6890-2834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148959644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.9870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-29VK5SR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melfa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Melliti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laakili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mossi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028464ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Argoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carriglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Masbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colonna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/histoire-moderne-et-contemporaine/traces-desir-de-savoir-et-volonte-detre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ainine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bonne.2013.02.0042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Bifurcations-9782707156006.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bessi.2009.01.0212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ouvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>