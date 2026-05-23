--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -966,295 +966,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les livres</w:t>
+                <w:t xml:space="preserve">Le sens du collectif et l'attention au singulier. Enquêtes, chemins et rencontres avec Fanny Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grangaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Melfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ibla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882981v1</w:t>
+                <w:t xml:space="preserve">hal-03882973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du collectif et l'attention au singulier. Enquêtes, chemins et rencontres avec Fanny Colonna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Melliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Melfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibla</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Économies morales, 18, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882973v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03862379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année du Maghreb</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.592.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03862379v1</w:t>
+                <w:t xml:space="preserve">hal-03882981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les convertis à l’islam en France, entre liens originels et recompositions croyantes</w:t>
               </w:r>
@@ -1480,187 +1480,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on convertir un espace ? Le cas des mobilisations « salafistes » à l’université de La Manouba (Tunis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Boissevain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, numéro spécial revue, Dir par Loïc Le Pape et Katia Boissevain, pp.1-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441263v1</w:t>
+                <w:t xml:space="preserve">halshs-01145875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conversions religieuses en Méditerranée : dynamiques entre engagements individuels et cadres institutionnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on convertir un espace ? Le cas des mobilisations « salafistes » à l’université de La Manouba (Tunis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Les conversions religieuses en Méditerranée, numéro spécial, pp.DOI : 10.4000/cerri.1411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, numéro spécial revue, Dir par Loïc Le Pape et Katia Boissevain, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cerri.1397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145875v1</w:t>
+                <w:t xml:space="preserve">hal-01441263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Barthélemy, Philippe Combessie, Laurent Sébastien Fournier et Anne Monjaret, Ethnographies plurielles. Déclinaisons selon les disciplines</w:t>
               </w:r>
@@ -2029,191 +2029,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00453515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Taussig (dir.), Charles Taylor. Religion et sécularisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transformations économiques en Algérie. Privatisation ou prédation de l’État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.177-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882991v1</w:t>
+                <w:t xml:space="preserve">hal-01089762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations économiques en Algérie. Privatisation ou prédation de l’État ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Taussig (dir.), Charles Taylor. Religion et sécularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.14084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089762v1</w:t>
+                <w:t xml:space="preserve">hal-03882991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2384,51 +2384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complexité des chemins religieux en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2459,51 +2459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers d'études du religieux. Recherches interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3012,178 +3012,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03882322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Converts at Work: Confessing a Conversion</w:t>
+                <w:t xml:space="preserve">2. « Histoire de voir le temps passer ». Les hittistes algériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religious Conversions in the Mediterranean World</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jeunesses arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.42-52, 2013, Cahiers libres, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.bonne.2013.02.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01971154v1</w:t>
+                <w:t xml:space="preserve">halshs-03882324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2. « Histoire de voir le temps passer ». Les hittistes algériens</w:t>
+                <w:t xml:space="preserve">Converts at Work: Confessing a Conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Roy &amp; N. Marzouki (eds.),. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunesses arabes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Religious Conversions in the Mediterranean World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave-Macmillan, pp.98-114, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dec.bonne.2013.02.0042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03882324v1</w:t>
+                <w:t xml:space="preserve">halshs-01971154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération incertaine. Entrelacs associatifs en Méditerranée</w:t>
               </w:r>
@@ -3245,178 +3245,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tout change, mais rien ne change ». Les conversions religieuses sont-elles des bifurcations ?</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enquête sur les bifurcations. Les sciences sociales face aux ruptures et à l’événement</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 9782707156006</w:t>
+              <w:t xml:space="preserve">Traces : désir de savoir et volonté d'être. L'après colonie au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes-Sud, 2010, Simbad - bibliothèque arabe, 978-2-7427-9132-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077023v1</w:t>
+                <w:t xml:space="preserve">hal-01077068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
+                <w:t xml:space="preserve">« Tout change, mais rien ne change ». Les conversions religieuses sont-elles des bifurcations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces : désir de savoir et volonté d'être. L'après colonie au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Actes-Sud, 2010, Simbad - bibliothèque arabe, 978-2-7427-9132-3</w:t>
+              <w:t xml:space="preserve">L’enquête sur les bifurcations. Les sciences sociales face aux ruptures et à l’événement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9782707156006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077068v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12. « Tout change, mais rien ne change ». Les conversions religieuses sont-elles des bifurcations ?</w:t>
               </w:r>
@@ -4214,51 +4214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Année du Maghreb : 60 ans de luttes [dossier thématique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Boissevain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Catusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économies morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Melliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4507,51 +4507,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16E62A9C"/>
+    <w:nsid w:val="4AAB6025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4738,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-le-pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6890-2834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148959644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.9870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-29VK5SR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melfa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Melliti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laakili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mossi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1397" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028464ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14084" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Argoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carriglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Masbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colonna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/histoire-moderne-et-contemporaine/traces-desir-de-savoir-et-volonte-detre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ainine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971154v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bonne.2013.02.0042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077023v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Bifurcations-9782707156006.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bessi.2009.01.0212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ouvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loic-le-pape" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6890-2834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148959644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guignard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pape" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesourd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Souiah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1360j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-bja10094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Znaien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11571" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gobe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.9870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Zna&#239;en" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Renucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.10555" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Puchot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Truong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2110.0115" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.44741" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-29VK5SR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grangaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Messaoudi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Melfa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Melliti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.592.0319" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Laakili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mossi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0637" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883005v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cerri.1397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882986v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028464ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11463" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delhaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882991v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.14084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abdelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Argoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Carriglio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Masbah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04713905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145826v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077051v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colonna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/histoire-moderne-et-contemporaine/traces-desir-de-savoir-et-volonte-detre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Bensaadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0287" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882310v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Ainine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.sommi.2021.01.0085" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2020.01.0482" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0140" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bonne.2013.02.0042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077023v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Bifurcations-9782707156006.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bessi.2009.01.0212" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453506v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971153v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883015v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00453520v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lees" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Ouvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933908v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1361g" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Direche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.7285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03862237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>